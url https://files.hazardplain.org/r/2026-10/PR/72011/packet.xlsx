--- v0 (2026-09-30)
+++ v1 (2026-09-30)
@@ -39,102 +39,102 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="About" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Plan clock" sheetId="2" state="visible" r:id="rId2"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="What changed" sheetId="3" state="visible" r:id="rId3"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-a Hazards" sheetId="4" state="visible" r:id="rId4"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-b Location" sheetId="5" state="visible" r:id="rId5"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-c Extent" sheetId="6" state="visible" r:id="rId6"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-d Declarations" sheetId="7" state="visible" r:id="rId7"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-d Statewide declarations" sheetId="8" state="visible" r:id="rId8"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-d PA other declarations" sheetId="9" state="visible" r:id="rId9"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-d Summary by hazard" sheetId="10" state="visible" r:id="rId10"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-d Storm Events history" sheetId="11" state="visible" r:id="rId11"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-e Probability" sheetId="12" state="visible" r:id="rId12"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-e Descriptor scale" sheetId="13" state="visible" r:id="rId13"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-e Intensity bands" sheetId="14" state="visible" r:id="rId14"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-f Tract range" sheetId="15" state="visible" r:id="rId15"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-f Members" sheetId="16" state="visible" r:id="rId16"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-f Member PA" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-f Jurisdictions" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B1-f Jurisdiction PA" sheetId="17" state="visible" r:id="rId17"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B2-a B2-b Starter" sheetId="18" state="visible" r:id="rId18"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B2-a Context" sheetId="19" state="visible" r:id="rId19"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B2-c Two definitions" sheetId="20" state="visible" r:id="rId20"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B2-c County" sheetId="21" state="visible" r:id="rId21"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B2-c Members" sheetId="22" state="visible" r:id="rId22"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B2-c Jurisdictions" sheetId="22" state="visible" r:id="rId22"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="B2-c By occupancy" sheetId="23" state="visible" r:id="rId23"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sources" sheetId="24" state="visible" r:id="rId24"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Plan clock'!$A$4:$O$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Plan clock'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'What changed'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'B1-a Hazards'!$A$4:$N$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'B1-a Hazards'!$4:$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'B1-b Location'!$A$4:$G$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'B1-b Location'!$A$4:$H$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'B1-b Location'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'B1-c Extent'!$A$4:$P$24</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'B1-c Extent'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'B1-d Declarations'!$A$4:$L$30</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'B1-d Declarations'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'B1-d Statewide declarations'!$A$4:$K$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'B1-d Statewide declarations'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'B1-d PA other declarations'!$A$4:$H$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'B1-d PA other declarations'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'B1-d Summary by hazard'!$A$4:$L$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'B1-d Summary by hazard'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'B1-d Storm Events history'!$A$4:$AD$166</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'B1-d Storm Events history'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'B1-e Probability'!$A$4:$M$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'B1-e Probability'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'B1-e Descriptor scale'!$A$4:$F$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="12">'B1-e Descriptor scale'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">'B1-e Intensity bands'!$A$4:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="13">'B1-e Intensity bands'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="14" hidden="1">'B1-f Tract range'!$A$4:$K$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="14">'B1-f Tract range'!$4:$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">'B1-f Members'!$A$4:$M$5</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="16">'B1-f Member PA'!$4:$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">'B1-f Jurisdictions'!$A$4:$M$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="15">'B1-f Jurisdictions'!$4:$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">'B1-f Jurisdiction PA'!$A$4:$K$13</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="16">'B1-f Jurisdiction PA'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="17" hidden="1">'B2-a B2-b Starter'!$A$4:$O$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="17">'B2-a B2-b Starter'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="18" hidden="1">'B2-a Context'!$A$4:$E$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="18">'B2-a Context'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="19" hidden="1">'B2-c Two definitions'!$A$4:$G$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="19">'B2-c Two definitions'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="20" hidden="1">'B2-c County'!$A$4:$K$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="20">'B2-c County'!$4:$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="21" hidden="1">'B2-c Members'!$A$4:$AV$5</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="21">'B2-c Members'!$4:$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="21" hidden="1">'B2-c Jurisdictions'!$A$4:$AV$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="21">'B2-c Jurisdictions'!$4:$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="22" hidden="1">'B2-c By occupancy'!$A$4:$K$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="22">'B2-c By occupancy'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="23">'Sources'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
     <numFmt numFmtId="168" formatCode="#,##0.0000"/>
     <numFmt numFmtId="169" formatCode="#,##0.0&quot; (modeled)&quot;"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.00000"/>
     <numFmt numFmtId="172" formatCode="#,##0.00000%"/>
     <numFmt numFmtId="173" formatCode="#,##0.0000%"/>
     <numFmt numFmtId="174" formatCode="&quot;under 0.0001%&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0%"/>
     <numFmt numFmtId="176" formatCode="#,##0.000%"/>
     <numFmt numFmtId="177" formatCode="#,##0.000000%"/>
@@ -665,987 +665,1279 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External" Id="rId1"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hazardplain.org/pr/72011/" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/disaster-declarations-summaries-v2" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weather.gov/gis/ZoneCounty" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weather.gov/gis/ZoneCounty" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId2"/></Relationships>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilience.climate.gov/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/nfip-multiple-loss-properties-v1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/public-assistance-funded-project-summaries-v1" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/public-assistance-funded-project-summaries-v1" TargetMode="External" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weather.gov/gis/ZoneCounty" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/disaster-declarations-summaries-v2" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/public-assistance-funded-project-summaries-v1" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId6"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/nfip-multiple-loss-properties-v1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/nfip-multiple-loss-properties-v1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/nfip-multiple-loss-properties-v1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/nfip-multiple-loss-properties-v1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/disaster-declarations-summaries-v2" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/public-assistance-funded-project-summaries-v1" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/api/open/v1/NfipMultipleLossProperties" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/nfip-multiple-loss-properties-v1" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weather.gov/gis/ZoneCounty" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weather.gov/gis/ZoneCounty" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_counties_national.zip" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_counties_national.zip" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/disaster-declarations-summaries-v2" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/public-assistance-funded-project-summaries-v1" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/nfip-multiple-loss-properties-v1" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/api/open/v1/NfipMultipleLossProperties" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weather.gov/gis/ZoneCounty" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_counties_national.zip" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_cousubs_national.zip" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_place_national.zip" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_unsd_national.zip" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_elsd_national.zip" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_scsd_national.zip" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/reference/codes2020/national_place_by_county2020.txt" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.census.gov/geo/docs/reference/ct_change/ct_cou_to_cousub_crosswalk.xlsx" TargetMode="External" Id="rId36"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/disaster-declarations-summaries-v2" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/nfip-multiple-loss-properties-v1" TargetMode="External" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId3"/></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msc.fema.gov" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip" TargetMode="External" Id="rId11"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weather.gov/gis/ZoneCounty" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/disaster-declarations-summaries-v2" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/public-assistance-funded-project-summaries-v1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/hazard-mitigation-plan-statuses-v1" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/disaster-declarations-summaries-v2" TargetMode="External" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/public-assistance-funded-project-summaries-v1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/openfema-data-page/disaster-declarations-summaries-v2" TargetMode="External" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E43"/>
+  <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="90" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Hazard Plain</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Añasco Municipio, PR: Risk-assessment baseline packet</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Preview: automated baseline</t>
+          <t>Automated baseline</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Unit</t>
+          <t>County FIPS</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>County area 72011</t>
+          <t>72011</t>
         </is>
       </c>
       <c r="C5" s="5" t="n"/>
       <c r="D5" s="5" t="n"/>
       <c r="E5" s="5" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Release</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>2026-10</t>
         </is>
       </c>
       <c r="C6" s="5" t="n"/>
       <c r="D6" s="5" t="n"/>
       <c r="E6" s="5" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>As of</t>
+          <t>Data as of</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>46293.0</v>
+        <v>46295.0</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>2026-09-26T121003Z</t>
+          <t>2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Storm Events data through</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>46203.0</v>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Label</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
-          <t>Preview: automated baseline</t>
+          <t>Automated baseline</t>
         </is>
       </c>
       <c r="C9" s="5" t="n"/>
       <c r="D9" s="5" t="n"/>
       <c r="E9" s="5" t="n"/>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Purpose</t>
+          <t>Independent product</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
-          <t>A starting point for the plan's risk assessment (FEMA Local Mitigation Plan Review Tool, Element B). It does not replace local data or FEMA review.</t>
+          <t>Hazard Plain is an independent product built from public federal data. It is not a FEMA document and is not reviewed or endorsed by FEMA or any state agency.</t>
         </is>
       </c>
       <c r="C10" s="5" t="n"/>
       <c r="D10" s="5" t="n"/>
       <c r="E10" s="5" t="n"/>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Section headings</t>
+          <t>Summary</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>Section headings say which FEMA review item each table supports; whether an item is satisfied is decided by the plan and its reviewers.</t>
+          <t>Plan status as of 2026-09-30: Expired on 2025-07-26. Plan: Añasco (FEMA plan 106483), approved 2020-07-27.</t>
         </is>
       </c>
       <c r="C11" s="5" t="n"/>
       <c r="D11" s="5" t="n"/>
       <c r="E11" s="5" t="n"/>
     </row>
-    <row r="12" ht="30" customHeight="1">
-[...4 lines deleted...]
-      </c>
+    <row r="12">
+      <c r="A12" s="5" t="inlineStr"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
-          <t>Hazard Plain is an independent product built from public federal data. It is not a FEMA document and is not reviewed or endorsed by FEMA or any state agency.</t>
+          <t>Update: FEMA tracker shows a plan in progress.</t>
         </is>
       </c>
       <c r="C12" s="5" t="n"/>
       <c r="D12" s="5" t="n"/>
       <c r="E12" s="5" t="n"/>
     </row>
-    <row r="13" ht="45" customHeight="1">
-[...4 lines deleted...]
-      </c>
+    <row r="13" ht="30" customHeight="1">
+      <c r="A13" s="5" t="inlineStr"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
-          <t>This product uses the Federal Emergency Management Agency's OpenFEMA API, but is not endorsed by FEMA. The Federal Government or FEMA cannot vouch for the data or analyses derived from these data after the data have been retrieved from the Agency's website(s).</t>
+          <t>Since the plan was approved on 2020-07-27: 6 new hazard declarations (4 incidents) and 40 NOAA Storm Events records; details under "What changed since your last plan".</t>
         </is>
       </c>
       <c r="C13" s="5" t="n"/>
       <c r="D13" s="5" t="n"/>
       <c r="E13" s="5" t="n"/>
     </row>
-    <row r="14" ht="60" customHeight="1">
-[...7 lines deleted...]
-          <t>Reuse and citation: Hazard Plain text and tables are licensed under Creative Commons Attribution 4.0 International (CC BY 4.0, https://creativecommons.org/licenses/by/4.0/); credit Hazard Plain and the release. The underlying federal data are public domain; OpenFEMA data are also subject to the OpenFEMA terms and conditions.</t>
+    <row r="14" ht="30" customHeight="1">
+      <c r="A14" s="5" t="inlineStr"/>
+      <c r="B14" s="5" t="inlineStr">
+        <is>
+          <t>Highest expected annual loss (FEMA National Risk Index, modeled total; see B1-a): Hurricane ($9,890,400 a year), Earthquake ($7,091,867) and Landslide ($4,392,428).</t>
         </is>
       </c>
       <c r="C14" s="5" t="n"/>
       <c r="D14" s="5" t="n"/>
       <c r="E14" s="5" t="n"/>
     </row>
-    <row r="15" ht="60" customHeight="1">
-[...4 lines deleted...]
-      </c>
+    <row r="15" ht="30" customHeight="1">
+      <c r="A15" s="5" t="inlineStr"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
-          <t>Hazard Plain (2026). Añasco Municipio, PR: risk-assessment baseline packet, release 2026-10 (data as of 2026-09-28; County area 72011). Preview: automated baseline. Built from FEMA OpenFEMA, the FEMA National Risk Index and NOAA NCEI Storm Events; source versions in the packet's Sources list.</t>
+          <t>The tables that follow are organized by the items of FEMA's Local Mitigation Plan Review Tool, Element B (B1-a to B2-c); each heading says which item its tables support.</t>
         </is>
       </c>
       <c r="C15" s="5" t="n"/>
       <c r="D15" s="5" t="n"/>
       <c r="E15" s="5" t="n"/>
     </row>
-    <row r="16" ht="30" customHeight="1">
+    <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Corrections</t>
+          <t>Term: EAL</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>Corrections: to report an error, name the packet, the table and what your records show. Contact: to be added</t>
+          <t>expected annual loss: FEMA's modeled average yearly loss from a hazard.</t>
         </is>
       </c>
       <c r="C16" s="5" t="n"/>
       <c r="D16" s="5" t="n"/>
       <c r="E16" s="5" t="n"/>
     </row>
-    <row r="17" ht="30" customHeight="1">
+    <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Numbers</t>
+          <t>Term: NRI</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>Numbers are stored unrounded as published in the packet data; the number formats show them as printed in the PDF. Dollars are nominal (as reported), not adjusted for inflation.</t>
+          <t>FEMA's National Risk Index (version 1.20, December 2025).</t>
         </is>
       </c>
       <c r="C17" s="5" t="n"/>
       <c r="D17" s="5" t="n"/>
       <c r="E17" s="5" t="n"/>
     </row>
-    <row r="18"/>
-[...1 lines deleted...]
-      <c r="A19" s="2" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="5" t="inlineStr">
+        <is>
+          <t>Term: NFIP</t>
+        </is>
+      </c>
+      <c r="B18" s="5" t="inlineStr">
+        <is>
+          <t>National Flood Insurance Program.</t>
+        </is>
+      </c>
+      <c r="C18" s="5" t="n"/>
+      <c r="D18" s="5" t="n"/>
+      <c r="E18" s="5" t="n"/>
+    </row>
+    <row r="19" ht="30" customHeight="1">
+      <c r="A19" s="5" t="inlineStr">
+        <is>
+          <t>Term: RL, SRL</t>
+        </is>
+      </c>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <t>repetitive loss and severe repetitive loss: flood-insured properties with repeated claims (definitions in B2-c).</t>
+        </is>
+      </c>
+      <c r="C19" s="5" t="n"/>
+      <c r="D19" s="5" t="n"/>
+      <c r="E19" s="5" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="inlineStr">
+        <is>
+          <t>Term: FMA, HMGP</t>
+        </is>
+      </c>
+      <c r="B20" s="5" t="inlineStr">
+        <is>
+          <t>Flood Mitigation Assistance and Hazard Mitigation Grant Program, FEMA mitigation grants.</t>
+        </is>
+      </c>
+      <c r="C20" s="5" t="n"/>
+      <c r="D20" s="5" t="n"/>
+      <c r="E20" s="5" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="inlineStr">
+        <is>
+          <t>Term: PA</t>
+        </is>
+      </c>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <t>FEMA Public Assistance: disaster aid to governments and some nonprofits.</t>
+        </is>
+      </c>
+      <c r="C21" s="5" t="n"/>
+      <c r="D21" s="5" t="n"/>
+      <c r="E21" s="5" t="n"/>
+    </row>
+    <row r="22" ht="30" customHeight="1">
+      <c r="A22" s="5" t="inlineStr">
+        <is>
+          <t>Term: Zone-level</t>
+        </is>
+      </c>
+      <c r="B22" s="5" t="inlineStr">
+        <is>
+          <t>NOAA logged the event for a National Weather Service forecast zone, which may include parts of neighboring counties.</t>
+        </is>
+      </c>
+      <c r="C22" s="5" t="n"/>
+      <c r="D22" s="5" t="n"/>
+      <c r="E22" s="5" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="5" t="inlineStr">
+        <is>
+          <t>Term: County-coded</t>
+        </is>
+      </c>
+      <c r="B23" s="5" t="inlineStr">
+        <is>
+          <t>NOAA logged the event to this county.</t>
+        </is>
+      </c>
+      <c r="C23" s="5" t="n"/>
+      <c r="D23" s="5" t="n"/>
+      <c r="E23" s="5" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="5" t="inlineStr">
+        <is>
+          <t>Term: FIPS</t>
+        </is>
+      </c>
+      <c r="B24" s="5" t="inlineStr">
+        <is>
+          <t>the federal code for a place; 72011 is this area.</t>
+        </is>
+      </c>
+      <c r="C24" s="5" t="n"/>
+      <c r="D24" s="5" t="n"/>
+      <c r="E24" s="5" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="inlineStr">
+        <is>
+          <t>Term: D0 to D4</t>
+        </is>
+      </c>
+      <c r="B25" s="5" t="inlineStr">
+        <is>
+          <t>U.S. Drought Monitor categories, from abnormally dry (D0) to exceptional drought (D4).</t>
+        </is>
+      </c>
+      <c r="C25" s="5" t="n"/>
+      <c r="D25" s="5" t="n"/>
+      <c r="E25" s="5" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="inlineStr">
+        <is>
+          <t>Term: F/EF, EFU</t>
+        </is>
+      </c>
+      <c r="B26" s="5" t="inlineStr">
+        <is>
+          <t>Fujita and Enhanced Fujita tornado ratings; EFU is an unrated tornado.</t>
+        </is>
+      </c>
+      <c r="C26" s="5" t="n"/>
+      <c r="D26" s="5" t="n"/>
+      <c r="E26" s="5" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="inlineStr">
+        <is>
+          <t>Term: kt, CONUS</t>
+        </is>
+      </c>
+      <c r="B27" s="5" t="inlineStr">
+        <is>
+          <t>knots (1 kt is about 1.15 mph); the contiguous United States.</t>
+        </is>
+      </c>
+      <c r="C27" s="5" t="n"/>
+      <c r="D27" s="5" t="n"/>
+      <c r="E27" s="5" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="5" t="inlineStr">
+        <is>
+          <t>Term: CFR</t>
+        </is>
+      </c>
+      <c r="B28" s="5" t="inlineStr">
+        <is>
+          <t>Code of Federal Regulations.</t>
+        </is>
+      </c>
+      <c r="C28" s="5" t="n"/>
+      <c r="D28" s="5" t="n"/>
+      <c r="E28" s="5" t="n"/>
+    </row>
+    <row r="29" ht="30" customHeight="1">
+      <c r="A29" s="5" t="inlineStr">
+        <is>
+          <t>Term: A4-a, E1-a</t>
+        </is>
+      </c>
+      <c r="B29" s="5" t="inlineStr">
+        <is>
+          <t>other items of FEMA's Local Mitigation Plan Review Tool (sources, and changes since the last plan).</t>
+        </is>
+      </c>
+      <c r="C29" s="5" t="n"/>
+      <c r="D29" s="5" t="n"/>
+      <c r="E29" s="5" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="5" t="inlineStr">
+        <is>
+          <t>Term: Dollars</t>
+        </is>
+      </c>
+      <c r="B30" s="5" t="inlineStr">
+        <is>
+          <t>nominal (as reported, labeled with the year), not adjusted for inflation.</t>
+        </is>
+      </c>
+      <c r="C30" s="5" t="n"/>
+      <c r="D30" s="5" t="n"/>
+      <c r="E30" s="5" t="n"/>
+    </row>
+    <row r="31" ht="30" customHeight="1">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>What this packet is and what the plan adds</t>
+        </is>
+      </c>
+      <c r="B31" s="5" t="inlineStr">
+        <is>
+          <t>This packet is the federal data for the plan's risk assessment (the summary on page 1 says how it is organized); the plan and FEMA's review decide whether each item is met.</t>
+        </is>
+      </c>
+      <c r="C31" s="5" t="n"/>
+      <c r="D31" s="5" t="n"/>
+      <c r="E31" s="5" t="n"/>
+    </row>
+    <row r="32" ht="45" customHeight="1">
+      <c r="A32" s="5" t="inlineStr"/>
+      <c r="B32" s="5" t="inlineStr">
+        <is>
+          <t>The plan adds what only the community has: local data on assets, critical facilities, development and each jurisdiction's impacts; local hazard history, including state-declared emergencies; the mitigation strategy; and adoption.</t>
+        </is>
+      </c>
+      <c r="C32" s="5" t="n"/>
+      <c r="D32" s="5" t="n"/>
+      <c r="E32" s="5" t="n"/>
+    </row>
+    <row r="33" ht="60" customHeight="1">
+      <c r="A33" s="5" t="inlineStr"/>
+      <c r="B33" s="5" t="inlineStr">
+        <is>
+          <t>How the federal data are built: National Risk Index values are FEMA's model, not counts of events. Storm Events is more complete from 1996; zone-level records are placed by forecast zone, not by location in the county. Public Assistance for a jurisdiction is matched by applicant name. The Methods page gives every rule and the known edge cases.</t>
+        </is>
+      </c>
+      <c r="C33" s="5" t="n"/>
+      <c r="D33" s="5" t="n"/>
+      <c r="E33" s="5" t="n"/>
+    </row>
+    <row r="34" ht="45" customHeight="1">
+      <c r="A34" s="5" t="inlineStr">
+        <is>
+          <t>OpenFEMA disclaimer</t>
+        </is>
+      </c>
+      <c r="B34" s="5" t="inlineStr">
+        <is>
+          <t>This product uses the Federal Emergency Management Agency's OpenFEMA API, but is not endorsed by FEMA. The Federal Government or FEMA cannot vouch for the data or analyses derived from these data after the data have been retrieved from the Agency's website(s).</t>
+        </is>
+      </c>
+      <c r="C34" s="5" t="n"/>
+      <c r="D34" s="5" t="n"/>
+      <c r="E34" s="5" t="n"/>
+    </row>
+    <row r="35" ht="60" customHeight="1">
+      <c r="A35" s="5" t="inlineStr">
+        <is>
+          <t>Reuse and citation</t>
+        </is>
+      </c>
+      <c r="B35" s="7" t="inlineStr">
+        <is>
+          <t>Reuse and citation: Hazard Plain text and tables are licensed under Creative Commons Attribution 4.0 International (CC BY 4.0, https://creativecommons.org/licenses/by/4.0/); credit Hazard Plain and the release. The underlying federal data are public domain; OpenFEMA data are also subject to the OpenFEMA terms and conditions.</t>
+        </is>
+      </c>
+      <c r="C35" s="5" t="n"/>
+      <c r="D35" s="5" t="n"/>
+      <c r="E35" s="5" t="n"/>
+    </row>
+    <row r="36" ht="60" customHeight="1">
+      <c r="A36" s="5" t="inlineStr">
+        <is>
+          <t>Cite this</t>
+        </is>
+      </c>
+      <c r="B36" s="7" t="inlineStr">
+        <is>
+          <t>Hazard Plain (2026). Añasco Municipio, PR: risk-assessment baseline packet, release 2026-10 (data as of 2026-09-30; County FIPS 72011). Automated baseline. https://hazardplain.org/pr/72011/ Built from FEMA OpenFEMA, the FEMA National Risk Index and NOAA NCEI Storm Events; source versions in the packet's Sources list.</t>
+        </is>
+      </c>
+      <c r="C36" s="5" t="n"/>
+      <c r="D36" s="5" t="n"/>
+      <c r="E36" s="5" t="n"/>
+    </row>
+    <row r="37" ht="30" customHeight="1">
+      <c r="A37" s="5" t="inlineStr">
+        <is>
+          <t>Corrections</t>
+        </is>
+      </c>
+      <c r="B37" s="5" t="inlineStr">
+        <is>
+          <t>Corrections: to report an error, name the packet, the table and what your records show. Contact: contact@hazardplain.org</t>
+        </is>
+      </c>
+      <c r="C37" s="5" t="n"/>
+      <c r="D37" s="5" t="n"/>
+      <c r="E37" s="5" t="n"/>
+    </row>
+    <row r="38" ht="30" customHeight="1">
+      <c r="A38" s="5" t="inlineStr">
+        <is>
+          <t>Numbers</t>
+        </is>
+      </c>
+      <c r="B38" s="5" t="inlineStr">
+        <is>
+          <t>Numbers are stored unrounded as published in the packet data; the number formats show them as printed in the PDF. Dollars are nominal (as reported), not adjusted for inflation.</t>
+        </is>
+      </c>
+      <c r="C38" s="5" t="n"/>
+      <c r="D38" s="5" t="n"/>
+      <c r="E38" s="5" t="n"/>
+    </row>
+    <row r="39"/>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>Sheets in this workbook</t>
         </is>
       </c>
     </row>
-    <row r="20" ht="15" customHeight="1">
-      <c r="A20" s="4" t="inlineStr">
+    <row r="41" ht="15" customHeight="1">
+      <c r="A41" s="4" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
-      <c r="B20" s="4" t="inlineStr">
+      <c r="B41" s="4" t="inlineStr">
         <is>
           <t>Contents</t>
         </is>
       </c>
-      <c r="C20" s="4" t="inlineStr">
+      <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Supports</t>
         </is>
       </c>
-      <c r="D20" s="4" t="inlineStr">
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
-      </c>
-[...410 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="8" t="inlineStr">
         <is>
-          <t>B2-c By occupancy</t>
+          <t>Plan clock</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
-          <t>County repeat-flood properties by occupancy group</t>
-[...6 lines deleted...]
-      </c>
+          <t>Plan status for every jurisdiction listed in this county</t>
+        </is>
+      </c>
+      <c r="C42" s="8" t="inlineStr"/>
       <c r="D42" s="8" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="8" t="inlineStr">
         <is>
-          <t>Sources</t>
+          <t>What changed</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
-          <t>Sources and citation lines</t>
+          <t>What changed since your last plan (approved 2020-07-27)</t>
         </is>
       </c>
       <c r="C43" s="8" t="inlineStr"/>
       <c r="D43" s="8" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="inlineStr">
+        <is>
+          <t>B1-a Hazards</t>
+        </is>
+      </c>
+      <c r="B44" s="5" t="inlineStr">
+        <is>
+          <t>The 18 National Risk Index hazards, ranked by expected annual loss (EAL)</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>B1-a</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="inlineStr">
+        <is>
+          <t>B1-b Location</t>
+        </is>
+      </c>
+      <c r="B45" s="5" t="inlineStr">
+        <is>
+          <t>Where each hazard occurs</t>
+        </is>
+      </c>
+      <c r="C45" s="8" t="inlineStr">
+        <is>
+          <t>B1-b</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="8" t="inlineStr">
+        <is>
+          <t>B1-c Extent</t>
+        </is>
+      </c>
+      <c r="B46" s="5" t="inlineStr">
+        <is>
+          <t>Extent: scale, observed range and worst recorded event per hazard</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>B1-c</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="8" t="inlineStr">
+        <is>
+          <t>B1-d Declarations</t>
+        </is>
+      </c>
+      <c r="B47" s="5" t="inlineStr">
+        <is>
+          <t>Federal disaster declarations for this county</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>B1-d</t>
+        </is>
+      </c>
+      <c r="D47" s="8" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="inlineStr">
+        <is>
+          <t>B1-d Statewide declarations</t>
+        </is>
+      </c>
+      <c r="B48" s="5" t="inlineStr">
+        <is>
+          <t>Statewide declarations</t>
+        </is>
+      </c>
+      <c r="C48" s="8" t="inlineStr">
+        <is>
+          <t>B1-d</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="inlineStr">
+        <is>
+          <t>B1-d PA other declarations</t>
+        </is>
+      </c>
+      <c r="B49" s="5" t="inlineStr">
+        <is>
+          <t>Public Assistance filed under this county for declarations that do not list it: 1 row, $29,612.80</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
+        <is>
+          <t>B1-d</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="8" t="inlineStr">
+        <is>
+          <t>B1-d Summary by hazard</t>
+        </is>
+      </c>
+      <c r="B50" s="5" t="inlineStr">
+        <is>
+          <t>Previous occurrences by hazard, with explicit no-event rows</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>B1-d</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="inlineStr">
+        <is>
+          <t>B1-d Storm Events history</t>
+        </is>
+      </c>
+      <c r="B51" s="5" t="inlineStr">
+        <is>
+          <t>Storm Events history, through 2026-06-30</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>B1-d</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="n">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="8" t="inlineStr">
+        <is>
+          <t>B1-e Probability</t>
+        </is>
+      </c>
+      <c r="B52" s="5" t="inlineStr">
+        <is>
+          <t>Probability: FEMA annualized frequency and descriptor per hazard</t>
+        </is>
+      </c>
+      <c r="C52" s="8" t="inlineStr">
+        <is>
+          <t>B1-e</t>
+        </is>
+      </c>
+      <c r="D52" s="8" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="inlineStr">
+        <is>
+          <t>B1-e Descriptor scale</t>
+        </is>
+      </c>
+      <c r="B53" s="5" t="inlineStr">
+        <is>
+          <t>Descriptor scale used in this packet (defined per unit)</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>B1-e</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="8" t="inlineStr">
+        <is>
+          <t>B1-e Intensity bands</t>
+        </is>
+      </c>
+      <c r="B54" s="5" t="inlineStr">
+        <is>
+          <t>Intensity bands: historical frequency (Storm Events)</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>B1-e</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="8" t="inlineStr">
+        <is>
+          <t>B1-f Tract range</t>
+        </is>
+      </c>
+      <c r="B55" s="5" t="inlineStr">
+        <is>
+          <t>Range of census tract risk within the county</t>
+        </is>
+      </c>
+      <c r="C55" s="8" t="inlineStr">
+        <is>
+          <t>B1-f</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="8" t="inlineStr">
+        <is>
+          <t>B1-f Jurisdictions</t>
+        </is>
+      </c>
+      <c r="B56" s="5" t="inlineStr">
+        <is>
+          <t>Each jurisdiction (starting figures from federal data)</t>
+        </is>
+      </c>
+      <c r="C56" s="8" t="inlineStr">
+        <is>
+          <t>B1-f</t>
+        </is>
+      </c>
+      <c r="D56" s="8" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="8" t="inlineStr">
+        <is>
+          <t>B1-f Jurisdiction PA</t>
+        </is>
+      </c>
+      <c r="B57" s="5" t="inlineStr">
+        <is>
+          <t>Public Assistance matched to jurisdictions, by disaster</t>
+        </is>
+      </c>
+      <c r="C57" s="8" t="inlineStr">
+        <is>
+          <t>B1-f</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="8" t="inlineStr">
+        <is>
+          <t>B2-a B2-b Starter</t>
+        </is>
+      </c>
+      <c r="B58" s="5" t="inlineStr">
+        <is>
+          <t>County-level starter: exposure, expected annual loss and damage since the plan</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>B2-a, B2-b</t>
+        </is>
+      </c>
+      <c r="D58" s="8" t="n">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="inlineStr">
+        <is>
+          <t>B2-a Context</t>
+        </is>
+      </c>
+      <c r="B59" s="5" t="inlineStr">
+        <is>
+          <t>County context</t>
+        </is>
+      </c>
+      <c r="C59" s="8" t="inlineStr">
+        <is>
+          <t>B2-a</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="8" t="inlineStr">
+        <is>
+          <t>B2-c Two definitions</t>
+        </is>
+      </c>
+      <c r="B60" s="5" t="inlineStr">
+        <is>
+          <t>Repetitive loss in this county, both definitions</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>B2-c</t>
+        </is>
+      </c>
+      <c r="D60" s="8" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="inlineStr">
+        <is>
+          <t>B2-c County</t>
+        </is>
+      </c>
+      <c r="B61" s="5" t="inlineStr">
+        <is>
+          <t>Repeat-flood properties: county and state-level rows</t>
+        </is>
+      </c>
+      <c r="C61" s="8" t="inlineStr">
+        <is>
+          <t>B2-c</t>
+        </is>
+      </c>
+      <c r="D61" s="8" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="inlineStr">
+        <is>
+          <t>B2-c Jurisdictions</t>
+        </is>
+      </c>
+      <c r="B62" s="5" t="inlineStr">
+        <is>
+          <t>Repeat-flood properties by jurisdiction in the plan (NFIP community)</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
+        <is>
+          <t>B2-c</t>
+        </is>
+      </c>
+      <c r="D62" s="8" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="inlineStr">
+        <is>
+          <t>B2-c By occupancy</t>
+        </is>
+      </c>
+      <c r="B63" s="5" t="inlineStr">
+        <is>
+          <t>County repeat-flood properties by occupancy group</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>B2-c</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="inlineStr">
+        <is>
+          <t>Sources</t>
+        </is>
+      </c>
+      <c r="B64" s="5" t="inlineStr">
+        <is>
+          <t>Sources and citation lines</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr"/>
+      <c r="D64" s="8" t="n">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B14" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B35" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B36" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="19" customWidth="1" min="1" max="1"/>
-    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="26" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
-    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="18" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
-    <col width="15" customWidth="1" min="6" max="6"/>
+    <col width="19" customWidth="1" min="6" max="6"/>
     <col width="17" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="60" customWidth="1" min="9" max="9"/>
     <col width="60" customWidth="1" min="10" max="10"/>
     <col width="41" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-d: previous occurrences</t>
+          <t>Supports FEMA checklist item B1-d: previous occurrences</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Previous occurrences by hazard, with explicit no-event rows</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Hazard</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
-          <t>Storm Events records (full period)</t>
+          <t>Storm Events records, all years on file ((years in the Period column))</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Since plan approval (records)</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>During plan review (records)</t>
+          <t>In the 12 months before plan approval (records)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>Last 5 years (records)</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>Declared incidents (distinct incidents)</t>
+          <t>Declared incidents, all years (separate disasters)</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
-          <t>Declared since approval (distinct incidents)</t>
+          <t>Declared since approval (separate disasters)</t>
         </is>
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>Period</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Statement</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="L4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
@@ -1671,982 +1963,982 @@
         <v>0</v>
       </c>
       <c r="F5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>No recorded events, 1996 to 2026-06-30, NOAA NCEI Storm Events</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K5" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Coastal Flooding</t>
         </is>
       </c>
       <c r="B6" s="13" t="n">
         <v>6</v>
       </c>
       <c r="C6" s="13" t="n">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="13" t="n">
         <v>3</v>
       </c>
       <c r="F6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I6" s="5" t="n"/>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K6" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Cold Wave</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>No recorded events, 1996 to 2026-06-30, NOAA NCEI Storm Events</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K7" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="B8" s="13" t="n">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I8" s="5" t="n"/>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K8" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
       <c r="B9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="13" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="10" t="n"/>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>No Storm Events record; local data required (e.g., USGS).</t>
+          <t>Storm Events does not record earthquakes; the USGS earthquake catalog is the source.</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K9" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>3</v>
       </c>
       <c r="C10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="10" t="inlineStr">
         <is>
           <t>1955 to 2026-06-30</t>
         </is>
       </c>
       <c r="I10" s="5" t="n"/>
       <c r="J10" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K10" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Heat Wave</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>26</v>
       </c>
       <c r="C11" s="13" t="n">
         <v>26</v>
       </c>
       <c r="D11" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="13" t="n">
         <v>26</v>
       </c>
       <c r="F11" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I11" s="5" t="n"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K11" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="B12" s="13" t="n">
         <v>6</v>
       </c>
       <c r="C12" s="13" t="n">
         <v>2</v>
       </c>
       <c r="D12" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="13" t="n">
         <v>1</v>
       </c>
       <c r="F12" s="13" t="n">
         <v>14</v>
       </c>
       <c r="G12" s="13" t="n">
         <v>4</v>
       </c>
       <c r="H12" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I12" s="5" t="n"/>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K12" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Ice Storm</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>No recorded events, 1996 to 2026-06-30, NOAA NCEI Storm Events</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K13" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Inland Flooding</t>
         </is>
       </c>
       <c r="B14" s="13" t="n">
         <v>73</v>
       </c>
       <c r="C14" s="13" t="n">
         <v>4</v>
       </c>
       <c r="D14" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="13" t="n">
         <v>4</v>
       </c>
       <c r="F14" s="13" t="n">
         <v>7</v>
       </c>
       <c r="G14" s="13" t="n">
         <v>1</v>
       </c>
       <c r="H14" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I14" s="5" t="n"/>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K14" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Landslide</t>
         </is>
       </c>
       <c r="B15" s="13" t="n">
         <v>19</v>
       </c>
       <c r="C15" s="13" t="n">
         <v>1</v>
       </c>
       <c r="D15" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="13" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="13" t="n">
         <v>7</v>
       </c>
       <c r="G15" s="13" t="n">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I15" s="5" t="n"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K15" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="B16" s="13" t="n">
         <v>2</v>
       </c>
       <c r="C16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I16" s="5" t="n"/>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K16" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="B17" s="13" t="n">
         <v>15</v>
       </c>
       <c r="C17" s="13" t="n">
         <v>3</v>
       </c>
       <c r="D17" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="13" t="n">
         <v>3</v>
       </c>
       <c r="F17" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="10" t="inlineStr">
         <is>
           <t>1955 to 2026-06-30</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Includes 3 Strong Wind records, event types the NRI definition of this hazard leaves out.</t>
+          <t>Includes 3 Strong Wind records.</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K17" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B18" s="13" t="n">
         <v>4</v>
       </c>
       <c r="C18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="10" t="inlineStr">
         <is>
           <t>1950 to 2026-06-30</t>
         </is>
       </c>
       <c r="I18" s="5" t="n"/>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K18" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Tsunami</t>
         </is>
       </c>
       <c r="B19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>No recorded events, 1996 to 2026-06-30, NOAA NCEI Storm Events</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K19" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Volcanic Activity</t>
         </is>
       </c>
       <c r="B20" s="13" t="n">
         <v>2</v>
       </c>
       <c r="C20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I20" s="5" t="n"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K20" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="B21" s="13" t="n">
         <v>4</v>
       </c>
       <c r="C21" s="13" t="n">
         <v>1</v>
       </c>
       <c r="D21" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="13" t="n">
         <v>1</v>
       </c>
       <c r="F21" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I21" s="5" t="n"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K21" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Winter Weather</t>
         </is>
       </c>
       <c r="B22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="10" t="inlineStr">
         <is>
           <t>1996 to 2026-06-30</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>No recorded events, 1996 to 2026-06-30, NOAA NCEI Storm Events</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA DisasterDeclarationsSummaries v2; NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="K22" s="10" t="inlineStr">
         <is>
-          <t>c20260918; 2026-09-27T010817Z; bp16ap26</t>
+          <t>c20260918; 2026-09-29T162832Z; bp16ap26</t>
         </is>
       </c>
       <c r="L22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="16" t="inlineStr">
         <is>
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-27T010817Z, pulled 2026-09-28, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
+          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-29T162832Z, pulled 2026-09-30, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="16" t="inlineStr">
         <is>
-          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-28, https://www.weather.gov/gis/ZoneCounty</t>
+          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-30, https://www.weather.gov/gis/ZoneCounty</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:L22"/>
   <mergeCells count="3">
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A27:J27"/>
     <mergeCell ref="A26:J26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A25" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A26" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A27" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD175"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="11" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="44" customWidth="1" min="13" max="13"/>
     <col width="15" customWidth="1" min="14" max="14"/>
     <col width="13" customWidth="1" min="15" max="15"/>
     <col width="60" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="60" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="12" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
-    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="15" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="60" customWidth="1" min="28" max="28"/>
     <col width="41" customWidth="1" min="29" max="29"/>
     <col width="12" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-d: previous occurrences</t>
+          <t>Supports FEMA checklist item B1-d: previous occurrences</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Storm Events history, through 2026-06-30</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>NCEI event ID</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>NCEI episode ID</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>NRI hazard code</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -2724,61 +3016,61 @@
           <t>Level</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>NWS zone</t>
         </is>
       </c>
       <c r="U4" s="4" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="V4" s="4" t="inlineStr">
         <is>
           <t>Former county</t>
         </is>
       </c>
       <c r="W4" s="4" t="inlineStr">
         <is>
           <t>County areas the zone covers</t>
         </is>
       </c>
       <c r="X4" s="4" t="inlineStr">
         <is>
-          <t>Member places named</t>
+          <t>Places named</t>
         </is>
       </c>
       <c r="Y4" s="4" t="inlineStr">
         <is>
           <t>new since last plan</t>
         </is>
       </c>
       <c r="Z4" s="4" t="inlineStr">
         <is>
-          <t>during plan review</t>
+          <t>in the 12 months before plan approval</t>
         </is>
       </c>
       <c r="AA4" s="4" t="inlineStr">
         <is>
           <t>within last 5 years</t>
         </is>
       </c>
       <c r="AB4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="AC4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="AD4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="n">
@@ -2813,80 +3105,80 @@
       <c r="N5" s="10" t="n"/>
       <c r="O5" s="10" t="n"/>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T5" s="10" t="inlineStr">
         <is>
           <t>PR004</t>
         </is>
       </c>
       <c r="U5" s="5" t="inlineStr">
         <is>
-          <t>Storm Events area AGUADILLA/MOCA/AGUADA/RINCON/ANASCO/MAYAGUEZ/ORMIGUEROS/CABO ROJO (legacy zone code PRZ004), zone-level: may include parts of neighboring counties</t>
+          <t>Storm Events area AGUADILLA/MOCA/AGUADA/RINCON/ANASCO/MAYAGUEZ/ORMIGUEROS/CABO ROJO (legacy zone code PRZ004), zone-level</t>
         </is>
       </c>
       <c r="V5" s="10" t="n"/>
       <c r="W5" s="11" t="n">
         <v>8</v>
       </c>
       <c r="X5" s="10" t="inlineStr"/>
       <c r="Y5" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z5" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA5" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB5" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC5" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="n">
         <v>5156109</v>
       </c>
       <c r="B6" s="11" t="n">
         <v>1102750</v>
       </c>
       <c r="C6" s="10" t="inlineStr">
         <is>
           <t>HRCN</t>
         </is>
       </c>
       <c r="D6" s="10" t="inlineStr">
         <is>
           <t>Hurricane (Typhoon)</t>
         </is>
       </c>
       <c r="E6" s="12" t="n">
         <v>36760.0</v>
       </c>
       <c r="F6" s="12" t="n">
         <v>36761.0</v>
@@ -2903,80 +3195,80 @@
       </c>
       <c r="O6" s="10" t="n"/>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>$41,000 property; crops not reported, reported for the zone (2000 dollars)</t>
         </is>
       </c>
       <c r="Q6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T6" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U6" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V6" s="10" t="n"/>
       <c r="W6" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X6" s="10" t="inlineStr"/>
       <c r="Y6" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z6" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA6" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB6" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC6" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="11" t="n">
         <v>5157549</v>
       </c>
       <c r="B7" s="11" t="n">
         <v>1103300</v>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E7" s="12" t="n">
         <v>36789.0</v>
       </c>
       <c r="F7" s="12" t="n">
         <v>36789.0</v>
@@ -2991,80 +3283,80 @@
       <c r="N7" s="10" t="n"/>
       <c r="O7" s="10" t="n"/>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T7" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U7" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V7" s="10" t="n"/>
       <c r="W7" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X7" s="10" t="inlineStr"/>
       <c r="Y7" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z7" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA7" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB7" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC7" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="n">
         <v>5157552</v>
       </c>
       <c r="B8" s="11" t="n">
         <v>1103302</v>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E8" s="12" t="n">
         <v>36790.0</v>
       </c>
       <c r="F8" s="12" t="n">
         <v>36790.0</v>
@@ -3079,80 +3371,80 @@
       <c r="N8" s="10" t="n"/>
       <c r="O8" s="10" t="n"/>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T8" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U8" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V8" s="10" t="n"/>
       <c r="W8" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X8" s="10" t="inlineStr"/>
       <c r="Y8" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z8" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA8" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB8" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC8" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="11" t="n">
         <v>5157553</v>
       </c>
       <c r="B9" s="11" t="n">
         <v>1103303</v>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E9" s="12" t="n">
         <v>36792.0</v>
       </c>
       <c r="F9" s="12" t="n">
         <v>36792.0</v>
@@ -3167,80 +3459,80 @@
       <c r="N9" s="10" t="n"/>
       <c r="O9" s="10" t="n"/>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T9" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U9" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V9" s="10" t="n"/>
       <c r="W9" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X9" s="10" t="inlineStr"/>
       <c r="Y9" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z9" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA9" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB9" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC9" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="11" t="n">
         <v>5158178</v>
       </c>
       <c r="B10" s="11" t="n">
         <v>1103817</v>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E10" s="12" t="n">
         <v>36818.0</v>
       </c>
       <c r="F10" s="12" t="n">
         <v>36818.0</v>
@@ -3255,80 +3547,80 @@
       <c r="N10" s="10" t="n"/>
       <c r="O10" s="10" t="n"/>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S10" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T10" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U10" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V10" s="10" t="n"/>
       <c r="W10" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X10" s="10" t="inlineStr"/>
       <c r="Y10" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC10" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11" t="n">
         <v>5158179</v>
       </c>
       <c r="B11" s="11" t="n">
         <v>1103818</v>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E11" s="12" t="n">
         <v>36818.0</v>
       </c>
       <c r="F11" s="12" t="n">
         <v>36818.0</v>
@@ -3347,80 +3639,80 @@
       <c r="N11" s="10" t="n"/>
       <c r="O11" s="10" t="n"/>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q11" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T11" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U11" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V11" s="10" t="n"/>
       <c r="W11" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X11" s="10" t="inlineStr"/>
       <c r="Y11" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z11" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA11" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB11" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC11" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="11" t="n">
         <v>5230189</v>
       </c>
       <c r="B12" s="11" t="n">
         <v>1110898</v>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E12" s="12" t="n">
         <v>36957.0</v>
       </c>
       <c r="F12" s="12" t="n">
         <v>36959.0</v>
@@ -3437,80 +3729,80 @@
       </c>
       <c r="O12" s="10" t="n"/>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>$5,000 property; crops not reported, reported for the zone (2001 dollars)</t>
         </is>
       </c>
       <c r="Q12" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S12" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T12" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U12" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V12" s="10" t="n"/>
       <c r="W12" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X12" s="10" t="inlineStr"/>
       <c r="Y12" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z12" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA12" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB12" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC12" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="11" t="n">
         <v>5250236</v>
       </c>
       <c r="B13" s="11" t="n">
         <v>1115952</v>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E13" s="12" t="n">
         <v>37017.0</v>
       </c>
       <c r="F13" s="12" t="n">
         <v>37018.0</v>
@@ -3529,80 +3821,80 @@
         <v>2000000.0</v>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
           <t>$8,000,000 property; $2,000,000 crops, reported for the zone (2001 dollars)</t>
         </is>
       </c>
       <c r="Q13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S13" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T13" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U13" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V13" s="10" t="n"/>
       <c r="W13" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X13" s="10" t="inlineStr"/>
       <c r="Y13" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z13" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA13" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB13" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC13" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="11" t="n">
         <v>5250249</v>
       </c>
       <c r="B14" s="11" t="n">
         <v>1115954</v>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E14" s="12" t="n">
         <v>37021.0</v>
       </c>
       <c r="F14" s="12" t="n">
         <v>37021.0</v>
@@ -3619,80 +3911,80 @@
       </c>
       <c r="O14" s="10" t="n"/>
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>$40,000 property; crops not reported, reported for the zone (2001 dollars)</t>
         </is>
       </c>
       <c r="Q14" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S14" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T14" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U14" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V14" s="10" t="n"/>
       <c r="W14" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X14" s="10" t="inlineStr"/>
       <c r="Y14" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z14" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA14" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB14" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC14" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="n">
         <v>5251032</v>
       </c>
       <c r="B15" s="11" t="n">
         <v>1116808</v>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>TRND</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="E15" s="12" t="n">
         <v>37045.0</v>
       </c>
       <c r="F15" s="12" t="n">
         <v>37045.0</v>
@@ -3721,80 +4013,80 @@
       </c>
       <c r="O15" s="10" t="n"/>
       <c r="P15" s="5" t="inlineStr">
         <is>
           <t>$20,000 property; crops not reported, reported for the zone (2001 dollars)</t>
         </is>
       </c>
       <c r="Q15" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S15" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T15" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U15" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V15" s="10" t="n"/>
       <c r="W15" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X15" s="10" t="inlineStr"/>
       <c r="Y15" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z15" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA15" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB15" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC15" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="n">
         <v>5251034</v>
       </c>
       <c r="B16" s="11" t="n">
         <v>1116810</v>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E16" s="12" t="n">
         <v>37059.0</v>
       </c>
       <c r="F16" s="12" t="n">
         <v>37059.0</v>
@@ -3811,80 +4103,80 @@
       </c>
       <c r="O16" s="10" t="n"/>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>$10,000 property; crops not reported, reported for the zone (2001 dollars)</t>
         </is>
       </c>
       <c r="Q16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S16" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T16" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U16" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V16" s="10" t="n"/>
       <c r="W16" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X16" s="10" t="inlineStr"/>
       <c r="Y16" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z16" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA16" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB16" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC16" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="n">
         <v>5251035</v>
       </c>
       <c r="B17" s="11" t="n">
         <v>1116811</v>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E17" s="12" t="n">
         <v>37064.0</v>
       </c>
       <c r="F17" s="12" t="n">
         <v>37064.0</v>
@@ -3903,80 +4195,80 @@
       <c r="N17" s="10" t="n"/>
       <c r="O17" s="10" t="n"/>
       <c r="P17" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q17" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S17" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T17" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U17" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V17" s="10" t="n"/>
       <c r="W17" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X17" s="10" t="inlineStr"/>
       <c r="Y17" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z17" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA17" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB17" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC17" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="n">
         <v>5251042</v>
       </c>
       <c r="B18" s="11" t="n">
         <v>1116815</v>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E18" s="12" t="n">
         <v>37069.0</v>
       </c>
       <c r="F18" s="12" t="n">
         <v>37069.0</v>
@@ -3991,80 +4283,80 @@
       <c r="N18" s="10" t="n"/>
       <c r="O18" s="10" t="n"/>
       <c r="P18" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S18" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T18" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U18" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V18" s="10" t="n"/>
       <c r="W18" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X18" s="10" t="inlineStr"/>
       <c r="Y18" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z18" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA18" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB18" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC18" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="n">
         <v>5259954</v>
       </c>
       <c r="B19" s="11" t="n">
         <v>1120562</v>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E19" s="12" t="n">
         <v>37100.0</v>
       </c>
       <c r="F19" s="12" t="n">
         <v>37100.0</v>
@@ -4085,80 +4377,80 @@
       </c>
       <c r="O19" s="10" t="n"/>
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>$10,000 property; crops not reported, reported for the zone (2001 dollars)</t>
         </is>
       </c>
       <c r="Q19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S19" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T19" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U19" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V19" s="10" t="n"/>
       <c r="W19" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X19" s="10" t="inlineStr"/>
       <c r="Y19" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z19" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA19" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB19" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC19" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="11" t="n">
         <v>5259962</v>
       </c>
       <c r="B20" s="11" t="n">
         <v>1120563</v>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>VLCN</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>Volcanic Ash</t>
         </is>
       </c>
       <c r="E20" s="12" t="n">
         <v>37101.0</v>
       </c>
       <c r="F20" s="12" t="n">
         <v>37101.0</v>
@@ -4173,80 +4465,80 @@
       <c r="N20" s="10" t="n"/>
       <c r="O20" s="10" t="n"/>
       <c r="P20" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S20" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T20" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U20" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V20" s="10" t="n"/>
       <c r="W20" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X20" s="10" t="inlineStr"/>
       <c r="Y20" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z20" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA20" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB20" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC20" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="11" t="n">
         <v>5264454</v>
       </c>
       <c r="B21" s="11" t="n">
         <v>1122002</v>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>HRCN</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>Tropical Storm</t>
         </is>
       </c>
       <c r="E21" s="12" t="n">
         <v>37125.0</v>
       </c>
       <c r="F21" s="12" t="n">
         <v>37126.0</v>
@@ -4261,80 +4553,80 @@
       <c r="N21" s="10" t="n"/>
       <c r="O21" s="10" t="n"/>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q21" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S21" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T21" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U21" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V21" s="10" t="n"/>
       <c r="W21" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X21" s="10" t="inlineStr"/>
       <c r="Y21" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z21" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA21" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB21" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC21" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="11" t="n">
         <v>5269126</v>
       </c>
       <c r="B22" s="11" t="n">
         <v>1122889</v>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E22" s="12" t="n">
         <v>37156.0</v>
       </c>
       <c r="F22" s="12" t="n">
         <v>37156.0</v>
@@ -4349,80 +4641,80 @@
       <c r="N22" s="10" t="n"/>
       <c r="O22" s="10" t="n"/>
       <c r="P22" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S22" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T22" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U22" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V22" s="10" t="n"/>
       <c r="W22" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X22" s="10" t="inlineStr"/>
       <c r="Y22" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z22" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA22" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB22" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC22" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="11" t="n">
         <v>5269128</v>
       </c>
       <c r="B23" s="11" t="n">
         <v>1122891</v>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E23" s="12" t="n">
         <v>37159.0</v>
       </c>
       <c r="F23" s="12" t="n">
         <v>37159.0</v>
@@ -4441,80 +4733,80 @@
       <c r="N23" s="10" t="n"/>
       <c r="O23" s="10" t="n"/>
       <c r="P23" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q23" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S23" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T23" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U23" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V23" s="10" t="n"/>
       <c r="W23" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X23" s="10" t="inlineStr"/>
       <c r="Y23" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z23" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA23" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB23" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC23" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD23" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="11" t="n">
         <v>5269129</v>
       </c>
       <c r="B24" s="11" t="n">
         <v>1122892</v>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E24" s="12" t="n">
         <v>37160.0</v>
       </c>
       <c r="F24" s="12" t="n">
         <v>37160.0</v>
@@ -4529,80 +4821,80 @@
       <c r="N24" s="10" t="n"/>
       <c r="O24" s="10" t="n"/>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q24" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S24" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T24" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U24" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V24" s="10" t="n"/>
       <c r="W24" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X24" s="10" t="inlineStr"/>
       <c r="Y24" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z24" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA24" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB24" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC24" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD24" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="11" t="n">
         <v>5271651</v>
       </c>
       <c r="B25" s="11" t="n">
         <v>1124184</v>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E25" s="12" t="n">
         <v>37183.0</v>
       </c>
       <c r="F25" s="12" t="n">
         <v>37183.0</v>
@@ -4617,80 +4909,80 @@
       <c r="N25" s="10" t="n"/>
       <c r="O25" s="10" t="n"/>
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q25" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S25" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T25" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U25" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V25" s="10" t="n"/>
       <c r="W25" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X25" s="10" t="inlineStr"/>
       <c r="Y25" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z25" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA25" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB25" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC25" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD25" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="11" t="n">
         <v>5271652</v>
       </c>
       <c r="B26" s="11" t="n">
         <v>1124185</v>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E26" s="12" t="n">
         <v>37192.0</v>
       </c>
       <c r="F26" s="12" t="n">
         <v>37192.0</v>
@@ -4707,80 +4999,80 @@
       </c>
       <c r="O26" s="10" t="n"/>
       <c r="P26" s="5" t="inlineStr">
         <is>
           <t>$50,000 property; crops not reported, reported for the zone (2001 dollars)</t>
         </is>
       </c>
       <c r="Q26" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S26" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T26" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U26" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V26" s="10" t="n"/>
       <c r="W26" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X26" s="10" t="inlineStr"/>
       <c r="Y26" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z26" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA26" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB26" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC26" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD26" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="11" t="n">
         <v>5271653</v>
       </c>
       <c r="B27" s="11" t="n">
         <v>1124186</v>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E27" s="12" t="n">
         <v>37193.0</v>
       </c>
       <c r="F27" s="12" t="n">
         <v>37193.0</v>
@@ -4795,80 +5087,80 @@
       <c r="N27" s="10" t="n"/>
       <c r="O27" s="10" t="n"/>
       <c r="P27" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q27" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S27" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T27" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U27" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V27" s="10" t="n"/>
       <c r="W27" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X27" s="10" t="inlineStr"/>
       <c r="Y27" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z27" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA27" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB27" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC27" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD27" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="11" t="n">
         <v>5272519</v>
       </c>
       <c r="B28" s="11" t="n">
         <v>1124953</v>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E28" s="12" t="n">
         <v>37202.0</v>
       </c>
       <c r="F28" s="12" t="n">
         <v>37204.0</v>
@@ -4885,80 +5177,80 @@
       </c>
       <c r="O28" s="10" t="n"/>
       <c r="P28" s="5" t="inlineStr">
         <is>
           <t>$500,000 property; crops not reported, reported for the zone (2001 dollars)</t>
         </is>
       </c>
       <c r="Q28" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R28" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S28" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T28" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U28" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V28" s="10" t="n"/>
       <c r="W28" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X28" s="10" t="inlineStr"/>
       <c r="Y28" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z28" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA28" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB28" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC28" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD28" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="11" t="n">
         <v>5272512</v>
       </c>
       <c r="B29" s="11" t="n">
         <v>1124950</v>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E29" s="12" t="n">
         <v>37209.0</v>
       </c>
       <c r="F29" s="12" t="n">
         <v>37209.0</v>
@@ -4973,80 +5265,80 @@
       <c r="N29" s="10" t="n"/>
       <c r="O29" s="10" t="n"/>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q29" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S29" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T29" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U29" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V29" s="10" t="n"/>
       <c r="W29" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X29" s="10" t="inlineStr"/>
       <c r="Y29" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z29" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA29" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB29" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC29" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD29" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="11" t="n">
         <v>5275362</v>
       </c>
       <c r="B30" s="11" t="n">
         <v>1125520</v>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>HAIL</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="E30" s="12" t="n">
         <v>37228.0</v>
       </c>
       <c r="F30" s="12" t="n">
         <v>37228.0</v>
@@ -5067,80 +5359,80 @@
       <c r="N30" s="10" t="n"/>
       <c r="O30" s="10" t="n"/>
       <c r="P30" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q30" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S30" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T30" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U30" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V30" s="10" t="n"/>
       <c r="W30" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X30" s="10" t="inlineStr"/>
       <c r="Y30" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z30" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA30" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB30" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC30" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD30" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="11" t="n">
         <v>5275365</v>
       </c>
       <c r="B31" s="11" t="n">
         <v>1125522</v>
       </c>
       <c r="C31" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E31" s="12" t="n">
         <v>37242.0</v>
       </c>
       <c r="F31" s="12" t="n">
         <v>37242.0</v>
@@ -5155,80 +5447,80 @@
       <c r="N31" s="10" t="n"/>
       <c r="O31" s="10" t="n"/>
       <c r="P31" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q31" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S31" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T31" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U31" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V31" s="10" t="n"/>
       <c r="W31" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X31" s="10" t="inlineStr"/>
       <c r="Y31" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z31" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA31" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB31" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC31" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD31" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="11" t="n">
         <v>5275367</v>
       </c>
       <c r="B32" s="11" t="n">
         <v>1125523</v>
       </c>
       <c r="C32" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E32" s="12" t="n">
         <v>37246.0</v>
       </c>
       <c r="F32" s="12" t="n">
         <v>37246.0</v>
@@ -5243,80 +5535,80 @@
       <c r="N32" s="10" t="n"/>
       <c r="O32" s="10" t="n"/>
       <c r="P32" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q32" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S32" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T32" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U32" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V32" s="10" t="n"/>
       <c r="W32" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X32" s="10" t="inlineStr"/>
       <c r="Y32" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z32" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA32" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB32" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC32" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD32" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="11" t="n">
         <v>5293888</v>
       </c>
       <c r="B33" s="11" t="n">
         <v>1135403</v>
       </c>
       <c r="C33" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E33" s="12" t="n">
         <v>37378.0</v>
       </c>
       <c r="F33" s="12" t="n">
         <v>37378.0</v>
@@ -5333,80 +5625,80 @@
       </c>
       <c r="O33" s="10" t="n"/>
       <c r="P33" s="5" t="inlineStr">
         <is>
           <t>$10,000 property; crops not reported, reported for the zone (2002 dollars)</t>
         </is>
       </c>
       <c r="Q33" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S33" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T33" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U33" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V33" s="10" t="n"/>
       <c r="W33" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X33" s="10" t="inlineStr"/>
       <c r="Y33" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z33" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA33" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB33" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC33" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD33" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="11" t="n">
         <v>5300966</v>
       </c>
       <c r="B34" s="11" t="n">
         <v>1137159</v>
       </c>
       <c r="C34" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D34" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E34" s="12" t="n">
         <v>37415.0</v>
       </c>
       <c r="F34" s="12" t="n">
         <v>37415.0</v>
@@ -5427,80 +5719,80 @@
       </c>
       <c r="O34" s="10" t="n"/>
       <c r="P34" s="5" t="inlineStr">
         <is>
           <t>$5,000 property; crops not reported, reported for the zone (2002 dollars)</t>
         </is>
       </c>
       <c r="Q34" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S34" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T34" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U34" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V34" s="10" t="n"/>
       <c r="W34" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X34" s="10" t="inlineStr"/>
       <c r="Y34" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z34" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA34" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB34" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC34" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD34" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="11" t="n">
         <v>5300969</v>
       </c>
       <c r="B35" s="11" t="n">
         <v>1137160</v>
       </c>
       <c r="C35" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D35" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E35" s="12" t="n">
         <v>37431.0</v>
       </c>
       <c r="F35" s="12" t="n">
         <v>37431.0</v>
@@ -5521,80 +5813,80 @@
       </c>
       <c r="O35" s="10" t="n"/>
       <c r="P35" s="5" t="inlineStr">
         <is>
           <t>$5,000 property; crops not reported, reported for the zone (2002 dollars)</t>
         </is>
       </c>
       <c r="Q35" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S35" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T35" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U35" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V35" s="10" t="n"/>
       <c r="W35" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X35" s="10" t="inlineStr"/>
       <c r="Y35" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z35" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA35" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB35" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC35" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD35" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="11" t="n">
         <v>5313156</v>
       </c>
       <c r="B36" s="11" t="n">
         <v>1141901</v>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>LTNG</t>
         </is>
       </c>
       <c r="D36" s="10" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="E36" s="12" t="n">
         <v>37483.0</v>
       </c>
       <c r="F36" s="12" t="n">
         <v>37483.0</v>
@@ -5611,80 +5903,80 @@
       </c>
       <c r="O36" s="10" t="n"/>
       <c r="P36" s="5" t="inlineStr">
         <is>
           <t>$2,000 property; crops not reported, reported for the zone (2002 dollars)</t>
         </is>
       </c>
       <c r="Q36" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S36" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T36" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U36" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V36" s="10" t="n"/>
       <c r="W36" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X36" s="10" t="inlineStr"/>
       <c r="Y36" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z36" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA36" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB36" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC36" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD36" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="11" t="n">
         <v>5313157</v>
       </c>
       <c r="B37" s="11" t="n">
         <v>1141902</v>
       </c>
       <c r="C37" s="10" t="inlineStr">
         <is>
           <t>LTNG</t>
         </is>
       </c>
       <c r="D37" s="10" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="E37" s="12" t="n">
         <v>37490.0</v>
       </c>
       <c r="F37" s="12" t="n">
         <v>37490.0</v>
@@ -5701,80 +5993,80 @@
       </c>
       <c r="O37" s="10" t="n"/>
       <c r="P37" s="5" t="inlineStr">
         <is>
           <t>$10,000 property; crops not reported, reported for the zone (2002 dollars)</t>
         </is>
       </c>
       <c r="Q37" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S37" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T37" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U37" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V37" s="10" t="n"/>
       <c r="W37" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X37" s="10" t="inlineStr"/>
       <c r="Y37" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z37" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA37" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB37" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC37" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD37" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="11" t="n">
         <v>5320147</v>
       </c>
       <c r="B38" s="11" t="n">
         <v>1143784</v>
       </c>
       <c r="C38" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D38" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E38" s="12" t="n">
         <v>37514.0</v>
       </c>
       <c r="F38" s="12" t="n">
         <v>37514.0</v>
@@ -5791,80 +6083,80 @@
       </c>
       <c r="O38" s="10" t="n"/>
       <c r="P38" s="5" t="inlineStr">
         <is>
           <t>$10,000 property; crops not reported, reported for the zone (2002 dollars)</t>
         </is>
       </c>
       <c r="Q38" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S38" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T38" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U38" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V38" s="10" t="n"/>
       <c r="W38" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X38" s="10" t="inlineStr"/>
       <c r="Y38" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z38" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA38" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB38" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC38" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD38" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="11" t="n">
         <v>5320150</v>
       </c>
       <c r="B39" s="11" t="n">
         <v>1143786</v>
       </c>
       <c r="C39" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D39" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E39" s="12" t="n">
         <v>37517.0</v>
       </c>
       <c r="F39" s="12" t="n">
         <v>37517.0</v>
@@ -5879,80 +6171,80 @@
       <c r="N39" s="10" t="n"/>
       <c r="O39" s="10" t="n"/>
       <c r="P39" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q39" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S39" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T39" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U39" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V39" s="10" t="n"/>
       <c r="W39" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X39" s="10" t="inlineStr"/>
       <c r="Y39" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z39" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA39" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB39" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC39" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD39" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="11" t="n">
         <v>5319373</v>
       </c>
       <c r="B40" s="11" t="n">
         <v>1144389</v>
       </c>
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>TRND</t>
         </is>
       </c>
       <c r="D40" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="E40" s="12" t="n">
         <v>37533.0</v>
       </c>
       <c r="F40" s="12" t="n">
         <v>37533.0</v>
@@ -5981,80 +6273,80 @@
       </c>
       <c r="O40" s="10" t="n"/>
       <c r="P40" s="5" t="inlineStr">
         <is>
           <t>$5,000 property; crops not reported, reported for the zone (2002 dollars)</t>
         </is>
       </c>
       <c r="Q40" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S40" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T40" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U40" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V40" s="10" t="n"/>
       <c r="W40" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X40" s="10" t="inlineStr"/>
       <c r="Y40" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z40" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA40" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB40" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC40" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD40" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="11" t="n">
         <v>5319384</v>
       </c>
       <c r="B41" s="11" t="n">
         <v>1144399</v>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D41" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E41" s="12" t="n">
         <v>37557.0</v>
       </c>
       <c r="F41" s="12" t="n">
         <v>37557.0</v>
@@ -6069,80 +6361,80 @@
       <c r="N41" s="10" t="n"/>
       <c r="O41" s="10" t="n"/>
       <c r="P41" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q41" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S41" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T41" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U41" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V41" s="10" t="n"/>
       <c r="W41" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X41" s="10" t="inlineStr"/>
       <c r="Y41" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z41" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA41" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB41" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC41" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD41" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="11" t="n">
         <v>5321701</v>
       </c>
       <c r="B42" s="11" t="n">
         <v>1145363</v>
       </c>
       <c r="C42" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E42" s="12" t="n">
         <v>37563.0</v>
       </c>
       <c r="F42" s="12" t="n">
         <v>37563.0</v>
@@ -6157,80 +6449,80 @@
       <c r="N42" s="10" t="n"/>
       <c r="O42" s="10" t="n"/>
       <c r="P42" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q42" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S42" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T42" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U42" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V42" s="10" t="n"/>
       <c r="W42" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X42" s="10" t="inlineStr"/>
       <c r="Y42" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z42" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA42" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB42" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC42" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD42" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="11" t="n">
         <v>5321706</v>
       </c>
       <c r="B43" s="11" t="n">
         <v>1145367</v>
       </c>
       <c r="C43" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D43" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E43" s="12" t="n">
         <v>37573.0</v>
       </c>
       <c r="F43" s="12" t="n">
         <v>37574.0</v>
@@ -6247,80 +6539,80 @@
       </c>
       <c r="O43" s="10" t="n"/>
       <c r="P43" s="5" t="inlineStr">
         <is>
           <t>$65,000 property; crops not reported, reported for the zone (2002 dollars)</t>
         </is>
       </c>
       <c r="Q43" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S43" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T43" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U43" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V43" s="10" t="n"/>
       <c r="W43" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X43" s="10" t="inlineStr"/>
       <c r="Y43" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z43" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA43" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB43" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC43" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD43" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="11" t="n">
         <v>5347228</v>
       </c>
       <c r="B44" s="11" t="n">
         <v>1148353</v>
       </c>
       <c r="C44" s="10" t="inlineStr">
         <is>
           <t>DRGT</t>
         </is>
       </c>
       <c r="D44" s="10" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="E44" s="12" t="n">
         <v>37681.0</v>
       </c>
       <c r="F44" s="12" t="n">
         <v>37711.0</v>
@@ -6335,80 +6627,80 @@
       <c r="N44" s="10" t="n"/>
       <c r="O44" s="10" t="n"/>
       <c r="P44" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q44" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S44" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T44" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U44" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V44" s="10" t="n"/>
       <c r="W44" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X44" s="10" t="inlineStr"/>
       <c r="Y44" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z44" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA44" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB44" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC44" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD44" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="11" t="n">
         <v>5349305</v>
       </c>
       <c r="B45" s="11" t="n">
         <v>1149527</v>
       </c>
       <c r="C45" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D45" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E45" s="12" t="n">
         <v>37729.0</v>
       </c>
       <c r="F45" s="12" t="n">
         <v>37729.0</v>
@@ -6423,80 +6715,80 @@
       <c r="N45" s="10" t="n"/>
       <c r="O45" s="10" t="n"/>
       <c r="P45" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q45" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S45" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T45" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U45" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V45" s="10" t="n"/>
       <c r="W45" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X45" s="10" t="inlineStr"/>
       <c r="Y45" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z45" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA45" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB45" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC45" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD45" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="11" t="n">
         <v>5357633</v>
       </c>
       <c r="B46" s="11" t="n">
         <v>1152908</v>
       </c>
       <c r="C46" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D46" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E46" s="12" t="n">
         <v>37759.0</v>
       </c>
       <c r="F46" s="12" t="n">
         <v>37759.0</v>
@@ -6511,80 +6803,80 @@
       <c r="N46" s="10" t="n"/>
       <c r="O46" s="10" t="n"/>
       <c r="P46" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q46" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S46" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T46" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U46" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V46" s="10" t="n"/>
       <c r="W46" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X46" s="10" t="inlineStr"/>
       <c r="Y46" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z46" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA46" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB46" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC46" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD46" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="11" t="n">
         <v>5357634</v>
       </c>
       <c r="B47" s="11" t="n">
         <v>1152909</v>
       </c>
       <c r="C47" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D47" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E47" s="12" t="n">
         <v>37759.0</v>
       </c>
       <c r="F47" s="12" t="n">
         <v>37759.0</v>
@@ -6601,80 +6893,80 @@
       </c>
       <c r="O47" s="10" t="n"/>
       <c r="P47" s="5" t="inlineStr">
         <is>
           <t>$10,000 property; crops not reported, reported for the zone (2003 dollars)</t>
         </is>
       </c>
       <c r="Q47" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S47" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T47" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U47" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V47" s="10" t="n"/>
       <c r="W47" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X47" s="10" t="inlineStr"/>
       <c r="Y47" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z47" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA47" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB47" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC47" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD47" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="11" t="n">
         <v>5373671</v>
       </c>
       <c r="B48" s="11" t="n">
         <v>1157754</v>
       </c>
       <c r="C48" s="10" t="inlineStr">
         <is>
           <t>VLCN</t>
         </is>
       </c>
       <c r="D48" s="10" t="inlineStr">
         <is>
           <t>Volcanic Ash</t>
         </is>
       </c>
       <c r="E48" s="12" t="n">
         <v>37815.0</v>
       </c>
       <c r="F48" s="12" t="n">
         <v>37816.0</v>
@@ -6689,80 +6981,80 @@
       <c r="N48" s="10" t="n"/>
       <c r="O48" s="10" t="n"/>
       <c r="P48" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q48" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S48" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T48" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U48" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V48" s="10" t="n"/>
       <c r="W48" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X48" s="10" t="inlineStr"/>
       <c r="Y48" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z48" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA48" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB48" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC48" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD48" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="11" t="n">
         <v>5336941</v>
       </c>
       <c r="B49" s="11" t="n">
         <v>1162728</v>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D49" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E49" s="12" t="n">
         <v>37876.0</v>
       </c>
       <c r="F49" s="12" t="n">
         <v>37876.0</v>
@@ -6779,80 +7071,80 @@
       </c>
       <c r="O49" s="10" t="n"/>
       <c r="P49" s="5" t="inlineStr">
         <is>
           <t>$7,000 property; crops not reported, reported for the zone (2003 dollars)</t>
         </is>
       </c>
       <c r="Q49" s="13" t="n">
         <v>1</v>
       </c>
       <c r="R49" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S49" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T49" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U49" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V49" s="10" t="n"/>
       <c r="W49" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X49" s="10" t="inlineStr"/>
       <c r="Y49" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z49" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA49" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB49" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC49" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD49" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="11" t="n">
         <v>5371360</v>
       </c>
       <c r="B50" s="11" t="n">
         <v>1163245</v>
       </c>
       <c r="C50" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D50" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E50" s="12" t="n">
         <v>37904.0</v>
       </c>
       <c r="F50" s="12" t="n">
         <v>37904.0</v>
@@ -6867,80 +7159,80 @@
       <c r="N50" s="10" t="n"/>
       <c r="O50" s="10" t="n"/>
       <c r="P50" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q50" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S50" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T50" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U50" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V50" s="10" t="n"/>
       <c r="W50" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X50" s="10" t="inlineStr"/>
       <c r="Y50" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z50" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA50" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB50" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC50" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD50" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="11" t="n">
         <v>5336688</v>
       </c>
       <c r="B51" s="11" t="n">
         <v>1163259</v>
       </c>
       <c r="C51" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D51" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="E51" s="12" t="n">
         <v>37918.0</v>
       </c>
       <c r="F51" s="12" t="n">
         <v>37918.0</v>
@@ -6967,80 +7259,80 @@
       </c>
       <c r="O51" s="10" t="n"/>
       <c r="P51" s="5" t="inlineStr">
         <is>
           <t>$5,000 property; crops not reported, reported for the zone (2003 dollars)</t>
         </is>
       </c>
       <c r="Q51" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S51" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T51" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U51" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V51" s="10" t="n"/>
       <c r="W51" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X51" s="10" t="inlineStr"/>
       <c r="Y51" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z51" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA51" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB51" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC51" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD51" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="11" t="n">
         <v>5336690</v>
       </c>
       <c r="B52" s="11" t="n">
         <v>1163261</v>
       </c>
       <c r="C52" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D52" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E52" s="12" t="n">
         <v>37920.0</v>
       </c>
       <c r="F52" s="12" t="n">
         <v>37920.0</v>
@@ -7055,80 +7347,80 @@
       <c r="N52" s="10" t="n"/>
       <c r="O52" s="10" t="n"/>
       <c r="P52" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q52" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S52" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T52" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U52" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V52" s="10" t="n"/>
       <c r="W52" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X52" s="10" t="inlineStr"/>
       <c r="Y52" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z52" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA52" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB52" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC52" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD52" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="11" t="n">
         <v>5336063</v>
       </c>
       <c r="B53" s="11" t="n">
         <v>1163909</v>
       </c>
       <c r="C53" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D53" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E53" s="12" t="n">
         <v>37935.0</v>
       </c>
       <c r="F53" s="12" t="n">
         <v>37940.0</v>
@@ -7147,80 +7439,80 @@
         <v>3000000.0</v>
       </c>
       <c r="P53" s="5" t="inlineStr">
         <is>
           <t>$1,000,000 property; $3,000,000 crops, reported for the zone (2003 dollars)</t>
         </is>
       </c>
       <c r="Q53" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S53" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T53" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U53" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V53" s="10" t="n"/>
       <c r="W53" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X53" s="10" t="inlineStr"/>
       <c r="Y53" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z53" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA53" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB53" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC53" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD53" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="11" t="n">
         <v>5336440</v>
       </c>
       <c r="B54" s="11" t="n">
         <v>1163902</v>
       </c>
       <c r="C54" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D54" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E54" s="12" t="n">
         <v>37937.0</v>
       </c>
       <c r="F54" s="12" t="n">
         <v>37937.0</v>
@@ -7235,80 +7527,80 @@
       <c r="N54" s="10" t="n"/>
       <c r="O54" s="10" t="n"/>
       <c r="P54" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q54" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S54" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T54" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U54" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V54" s="10" t="n"/>
       <c r="W54" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X54" s="10" t="inlineStr"/>
       <c r="Y54" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z54" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA54" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB54" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC54" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD54" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="11" t="n">
         <v>5335738</v>
       </c>
       <c r="B55" s="11" t="n">
         <v>1163903</v>
       </c>
       <c r="C55" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D55" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E55" s="12" t="n">
         <v>37938.0</v>
       </c>
       <c r="F55" s="12" t="n">
         <v>37938.0</v>
@@ -7323,80 +7615,80 @@
       <c r="N55" s="10" t="n"/>
       <c r="O55" s="10" t="n"/>
       <c r="P55" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q55" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R55" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S55" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T55" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U55" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V55" s="10" t="n"/>
       <c r="W55" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X55" s="10" t="inlineStr"/>
       <c r="Y55" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z55" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA55" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB55" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC55" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD55" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="11" t="n">
         <v>5335742</v>
       </c>
       <c r="B56" s="11" t="n">
         <v>1163904</v>
       </c>
       <c r="C56" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D56" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E56" s="12" t="n">
         <v>37939.0</v>
       </c>
       <c r="F56" s="12" t="n">
         <v>37939.0</v>
@@ -7411,80 +7703,80 @@
       <c r="N56" s="10" t="n"/>
       <c r="O56" s="10" t="n"/>
       <c r="P56" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q56" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S56" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T56" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U56" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V56" s="10" t="n"/>
       <c r="W56" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X56" s="10" t="inlineStr"/>
       <c r="Y56" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z56" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA56" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB56" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC56" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD56" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="11" t="n">
         <v>5336059</v>
       </c>
       <c r="B57" s="11" t="n">
         <v>1163908</v>
       </c>
       <c r="C57" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D57" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E57" s="12" t="n">
         <v>37943.0</v>
       </c>
       <c r="F57" s="12" t="n">
         <v>37943.0</v>
@@ -7499,80 +7791,80 @@
       <c r="N57" s="10" t="n"/>
       <c r="O57" s="10" t="n"/>
       <c r="P57" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q57" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R57" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S57" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T57" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U57" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V57" s="10" t="n"/>
       <c r="W57" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X57" s="10" t="inlineStr"/>
       <c r="Y57" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z57" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA57" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB57" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC57" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD57" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="11" t="n">
         <v>5390260</v>
       </c>
       <c r="B58" s="11" t="n">
         <v>1167972</v>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D58" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E58" s="12" t="n">
         <v>38096.0</v>
       </c>
       <c r="F58" s="12" t="n">
         <v>38096.0</v>
@@ -7587,80 +7879,80 @@
       <c r="N58" s="10" t="n"/>
       <c r="O58" s="10" t="n"/>
       <c r="P58" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q58" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R58" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S58" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T58" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U58" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V58" s="10" t="n"/>
       <c r="W58" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X58" s="10" t="inlineStr"/>
       <c r="Y58" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z58" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA58" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB58" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC58" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD58" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="11" t="n">
         <v>5398710</v>
       </c>
       <c r="B59" s="11" t="n">
         <v>1170514</v>
       </c>
       <c r="C59" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D59" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E59" s="12" t="n">
         <v>38116.0</v>
       </c>
       <c r="F59" s="12" t="n">
         <v>38116.0</v>
@@ -7677,80 +7969,80 @@
       </c>
       <c r="O59" s="10" t="n"/>
       <c r="P59" s="5" t="inlineStr">
         <is>
           <t>$3,000 property; crops not reported, reported for the zone (2004 dollars)</t>
         </is>
       </c>
       <c r="Q59" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S59" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T59" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U59" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V59" s="10" t="n"/>
       <c r="W59" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X59" s="10" t="inlineStr"/>
       <c r="Y59" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z59" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA59" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB59" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC59" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD59" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="11" t="n">
         <v>5398802</v>
       </c>
       <c r="B60" s="11" t="n">
         <v>1170534</v>
       </c>
       <c r="C60" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D60" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E60" s="12" t="n">
         <v>38127.0</v>
       </c>
       <c r="F60" s="12" t="n">
         <v>38127.0</v>
@@ -7767,80 +8059,80 @@
       </c>
       <c r="O60" s="10" t="n"/>
       <c r="P60" s="5" t="inlineStr">
         <is>
           <t>$10,000 property; crops not reported, reported for the zone (2004 dollars)</t>
         </is>
       </c>
       <c r="Q60" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R60" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S60" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T60" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U60" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V60" s="10" t="n"/>
       <c r="W60" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X60" s="10" t="inlineStr"/>
       <c r="Y60" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z60" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA60" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB60" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC60" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD60" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="11" t="n">
         <v>5407350</v>
       </c>
       <c r="B61" s="11" t="n">
         <v>1173959</v>
       </c>
       <c r="C61" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D61" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E61" s="12" t="n">
         <v>38147.0</v>
       </c>
       <c r="F61" s="12" t="n">
         <v>38147.0</v>
@@ -7855,80 +8147,80 @@
       <c r="N61" s="10" t="n"/>
       <c r="O61" s="10" t="n"/>
       <c r="P61" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q61" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R61" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S61" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T61" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U61" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V61" s="10" t="n"/>
       <c r="W61" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X61" s="10" t="inlineStr"/>
       <c r="Y61" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z61" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA61" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB61" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC61" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD61" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="11" t="n">
         <v>5406571</v>
       </c>
       <c r="B62" s="11" t="n">
         <v>1173971</v>
       </c>
       <c r="C62" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D62" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E62" s="12" t="n">
         <v>38166.0</v>
       </c>
       <c r="F62" s="12" t="n">
         <v>38166.0</v>
@@ -7953,80 +8245,80 @@
       <c r="N62" s="10" t="n"/>
       <c r="O62" s="10" t="n"/>
       <c r="P62" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q62" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R62" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S62" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T62" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U62" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V62" s="10" t="n"/>
       <c r="W62" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X62" s="10" t="inlineStr"/>
       <c r="Y62" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z62" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA62" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB62" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC62" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD62" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="11" t="n">
         <v>5413770</v>
       </c>
       <c r="B63" s="11" t="n">
         <v>1176445</v>
       </c>
       <c r="C63" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D63" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E63" s="12" t="n">
         <v>38186.0</v>
       </c>
       <c r="F63" s="12" t="n">
         <v>38186.0</v>
@@ -8041,80 +8333,80 @@
       <c r="N63" s="10" t="n"/>
       <c r="O63" s="10" t="n"/>
       <c r="P63" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q63" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R63" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S63" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T63" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U63" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V63" s="10" t="n"/>
       <c r="W63" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X63" s="10" t="inlineStr"/>
       <c r="Y63" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z63" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA63" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB63" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC63" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD63" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="11" t="n">
         <v>5419903</v>
       </c>
       <c r="B64" s="11" t="n">
         <v>1178864</v>
       </c>
       <c r="C64" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D64" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E64" s="12" t="n">
         <v>38215.0</v>
       </c>
       <c r="F64" s="12" t="n">
         <v>38215.0</v>
@@ -8129,80 +8421,80 @@
       <c r="N64" s="10" t="n"/>
       <c r="O64" s="10" t="n"/>
       <c r="P64" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q64" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S64" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T64" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U64" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V64" s="10" t="n"/>
       <c r="W64" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X64" s="10" t="inlineStr"/>
       <c r="Y64" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z64" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA64" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB64" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC64" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD64" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="11" t="n">
         <v>5423610</v>
       </c>
       <c r="B65" s="11" t="n">
         <v>1180499</v>
       </c>
       <c r="C65" s="10" t="inlineStr">
         <is>
           <t>HRCN</t>
         </is>
       </c>
       <c r="D65" s="10" t="inlineStr">
         <is>
           <t>Tropical Storm</t>
         </is>
       </c>
       <c r="E65" s="12" t="n">
         <v>38244.0</v>
       </c>
       <c r="F65" s="12" t="n">
         <v>38247.0</v>
@@ -8217,80 +8509,80 @@
       <c r="N65" s="10" t="n"/>
       <c r="O65" s="10" t="n"/>
       <c r="P65" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q65" s="13" t="n">
         <v>1</v>
       </c>
       <c r="R65" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S65" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T65" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U65" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V65" s="10" t="n"/>
       <c r="W65" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X65" s="10" t="inlineStr"/>
       <c r="Y65" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z65" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA65" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB65" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC65" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD65" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="11" t="n">
         <v>5423622</v>
       </c>
       <c r="B66" s="11" t="n">
         <v>1180505</v>
       </c>
       <c r="C66" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D66" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E66" s="12" t="n">
         <v>38246.0</v>
       </c>
       <c r="F66" s="12" t="n">
         <v>38246.0</v>
@@ -8305,80 +8597,80 @@
       <c r="N66" s="10" t="n"/>
       <c r="O66" s="10" t="n"/>
       <c r="P66" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q66" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S66" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T66" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U66" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V66" s="10" t="n"/>
       <c r="W66" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X66" s="10" t="inlineStr"/>
       <c r="Y66" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z66" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA66" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB66" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC66" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD66" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="11" t="n">
         <v>5442435</v>
       </c>
       <c r="B67" s="11" t="n">
         <v>1186708</v>
       </c>
       <c r="C67" s="10" t="inlineStr">
         <is>
           <t>WFIR</t>
         </is>
       </c>
       <c r="D67" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="E67" s="12" t="n">
         <v>38384.0</v>
       </c>
       <c r="F67" s="12" t="n">
         <v>38411.0</v>
@@ -8395,80 +8687,80 @@
       </c>
       <c r="O67" s="10" t="n"/>
       <c r="P67" s="5" t="inlineStr">
         <is>
           <t>$200,000 property; crops not reported, reported for the zone (2005 dollars)</t>
         </is>
       </c>
       <c r="Q67" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S67" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T67" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U67" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V67" s="10" t="n"/>
       <c r="W67" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X67" s="10" t="inlineStr"/>
       <c r="Y67" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z67" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA67" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB67" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC67" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD67" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="11" t="n">
         <v>5442447</v>
       </c>
       <c r="B68" s="11" t="n">
         <v>1186710</v>
       </c>
       <c r="C68" s="10" t="inlineStr">
         <is>
           <t>WFIR</t>
         </is>
       </c>
       <c r="D68" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="E68" s="12" t="n">
         <v>38412.0</v>
       </c>
       <c r="F68" s="12" t="n">
         <v>38442.0</v>
@@ -8483,80 +8775,80 @@
       <c r="N68" s="10" t="n"/>
       <c r="O68" s="10" t="n"/>
       <c r="P68" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q68" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R68" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S68" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T68" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U68" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V68" s="10" t="n"/>
       <c r="W68" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X68" s="10" t="inlineStr"/>
       <c r="Y68" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z68" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA68" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB68" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC68" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD68" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="11" t="n">
         <v>5451809</v>
       </c>
       <c r="B69" s="11" t="n">
         <v>1190541</v>
       </c>
       <c r="C69" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D69" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E69" s="12" t="n">
         <v>38490.0</v>
       </c>
       <c r="F69" s="12" t="n">
         <v>38490.0</v>
@@ -8571,80 +8863,80 @@
       <c r="N69" s="10" t="n"/>
       <c r="O69" s="10" t="n"/>
       <c r="P69" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q69" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R69" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S69" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T69" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U69" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V69" s="10" t="n"/>
       <c r="W69" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X69" s="10" t="inlineStr"/>
       <c r="Y69" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z69" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA69" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB69" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC69" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD69" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="11" t="n">
         <v>5451811</v>
       </c>
       <c r="B70" s="11" t="n">
         <v>1190541</v>
       </c>
       <c r="C70" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D70" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E70" s="12" t="n">
         <v>38490.0</v>
       </c>
       <c r="F70" s="12" t="n">
         <v>38490.0</v>
@@ -8659,80 +8951,80 @@
       <c r="N70" s="10" t="n"/>
       <c r="O70" s="10" t="n"/>
       <c r="P70" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q70" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S70" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T70" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U70" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V70" s="10" t="n"/>
       <c r="W70" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X70" s="10" t="inlineStr"/>
       <c r="Y70" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z70" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA70" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB70" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC70" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD70" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="11" t="n">
         <v>5455058</v>
       </c>
       <c r="B71" s="11" t="n">
         <v>1191579</v>
       </c>
       <c r="C71" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D71" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E71" s="12" t="n">
         <v>38513.0</v>
       </c>
       <c r="F71" s="12" t="n">
         <v>38513.0</v>
@@ -8747,80 +9039,80 @@
       <c r="N71" s="10" t="n"/>
       <c r="O71" s="10" t="n"/>
       <c r="P71" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q71" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S71" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T71" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U71" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V71" s="10" t="n"/>
       <c r="W71" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X71" s="10" t="inlineStr"/>
       <c r="Y71" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z71" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA71" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB71" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC71" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD71" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="11" t="n">
         <v>5455059</v>
       </c>
       <c r="B72" s="11" t="n">
         <v>1191580</v>
       </c>
       <c r="C72" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D72" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E72" s="12" t="n">
         <v>38513.0</v>
       </c>
       <c r="F72" s="12" t="n">
         <v>38513.0</v>
@@ -8835,80 +9127,80 @@
       <c r="N72" s="10" t="n"/>
       <c r="O72" s="10" t="n"/>
       <c r="P72" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q72" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R72" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S72" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T72" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U72" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V72" s="10" t="n"/>
       <c r="W72" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X72" s="10" t="inlineStr"/>
       <c r="Y72" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z72" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA72" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB72" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC72" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD72" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="11" t="n">
         <v>5455060</v>
       </c>
       <c r="B73" s="11" t="n">
         <v>1191581</v>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D73" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E73" s="12" t="n">
         <v>38513.0</v>
       </c>
       <c r="F73" s="12" t="n">
         <v>38513.0</v>
@@ -8923,80 +9215,80 @@
       <c r="N73" s="10" t="n"/>
       <c r="O73" s="10" t="n"/>
       <c r="P73" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q73" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R73" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S73" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T73" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U73" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V73" s="10" t="n"/>
       <c r="W73" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X73" s="10" t="inlineStr"/>
       <c r="Y73" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z73" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA73" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB73" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC73" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD73" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="11" t="n">
         <v>5455061</v>
       </c>
       <c r="B74" s="11" t="n">
         <v>1191582</v>
       </c>
       <c r="C74" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D74" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E74" s="12" t="n">
         <v>38513.0</v>
       </c>
       <c r="F74" s="12" t="n">
         <v>38513.0</v>
@@ -9011,80 +9303,80 @@
       <c r="N74" s="10" t="n"/>
       <c r="O74" s="10" t="n"/>
       <c r="P74" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q74" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R74" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S74" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T74" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U74" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V74" s="10" t="n"/>
       <c r="W74" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X74" s="10" t="inlineStr"/>
       <c r="Y74" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z74" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA74" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB74" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC74" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD74" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="11" t="n">
         <v>5464662</v>
       </c>
       <c r="B75" s="11" t="n">
         <v>1193853</v>
       </c>
       <c r="C75" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D75" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E75" s="12" t="n">
         <v>38552.0</v>
       </c>
       <c r="F75" s="12" t="n">
         <v>38553.0</v>
@@ -9099,80 +9391,80 @@
       <c r="N75" s="10" t="n"/>
       <c r="O75" s="10" t="n"/>
       <c r="P75" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q75" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S75" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T75" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U75" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V75" s="10" t="n"/>
       <c r="W75" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X75" s="10" t="inlineStr"/>
       <c r="Y75" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z75" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA75" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB75" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC75" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD75" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="11" t="n">
         <v>5470567</v>
       </c>
       <c r="B76" s="11" t="n">
         <v>1196644</v>
       </c>
       <c r="C76" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D76" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E76" s="12" t="n">
         <v>38582.0</v>
       </c>
       <c r="F76" s="12" t="n">
         <v>38583.0</v>
@@ -9187,80 +9479,80 @@
       <c r="N76" s="10" t="n"/>
       <c r="O76" s="10" t="n"/>
       <c r="P76" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q76" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S76" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T76" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U76" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V76" s="10" t="n"/>
       <c r="W76" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X76" s="10" t="inlineStr"/>
       <c r="Y76" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z76" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA76" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB76" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC76" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD76" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="11" t="n">
         <v>5470568</v>
       </c>
       <c r="B77" s="11" t="n">
         <v>1196645</v>
       </c>
       <c r="C77" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D77" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E77" s="12" t="n">
         <v>38582.0</v>
       </c>
       <c r="F77" s="12" t="n">
         <v>38583.0</v>
@@ -9275,80 +9567,80 @@
       <c r="N77" s="10" t="n"/>
       <c r="O77" s="10" t="n"/>
       <c r="P77" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q77" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S77" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T77" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U77" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V77" s="10" t="n"/>
       <c r="W77" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X77" s="10" t="inlineStr"/>
       <c r="Y77" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z77" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA77" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB77" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC77" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD77" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="11" t="n">
         <v>5475812</v>
       </c>
       <c r="B78" s="11" t="n">
         <v>1198599</v>
       </c>
       <c r="C78" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D78" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E78" s="12" t="n">
         <v>38622.0</v>
       </c>
       <c r="F78" s="12" t="n">
         <v>38623.0</v>
@@ -9363,80 +9655,80 @@
       <c r="N78" s="10" t="n"/>
       <c r="O78" s="10" t="n"/>
       <c r="P78" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q78" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R78" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S78" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T78" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U78" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V78" s="10" t="n"/>
       <c r="W78" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X78" s="10" t="inlineStr"/>
       <c r="Y78" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z78" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA78" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB78" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC78" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD78" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="11" t="n">
         <v>5477243</v>
       </c>
       <c r="B79" s="11" t="n">
         <v>1200020</v>
       </c>
       <c r="C79" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D79" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E79" s="12" t="n">
         <v>38629.0</v>
       </c>
       <c r="F79" s="12" t="n">
         <v>38629.0</v>
@@ -9451,80 +9743,80 @@
       <c r="N79" s="10" t="n"/>
       <c r="O79" s="10" t="n"/>
       <c r="P79" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q79" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S79" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T79" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U79" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V79" s="10" t="n"/>
       <c r="W79" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X79" s="10" t="inlineStr"/>
       <c r="Y79" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z79" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA79" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB79" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC79" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD79" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="11" t="n">
         <v>5477252</v>
       </c>
       <c r="B80" s="11" t="n">
         <v>1200025</v>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D80" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E80" s="12" t="n">
         <v>38629.0</v>
       </c>
       <c r="F80" s="12" t="n">
         <v>38629.0</v>
@@ -9539,80 +9831,80 @@
       <c r="N80" s="10" t="n"/>
       <c r="O80" s="10" t="n"/>
       <c r="P80" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q80" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R80" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S80" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T80" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U80" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V80" s="10" t="n"/>
       <c r="W80" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X80" s="10" t="inlineStr"/>
       <c r="Y80" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z80" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA80" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB80" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC80" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD80" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="11" t="n">
         <v>5477546</v>
       </c>
       <c r="B81" s="11" t="n">
         <v>1200066</v>
       </c>
       <c r="C81" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D81" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E81" s="12" t="n">
         <v>38634.0</v>
       </c>
       <c r="F81" s="12" t="n">
         <v>38638.0</v>
@@ -9627,80 +9919,80 @@
       <c r="N81" s="10" t="n"/>
       <c r="O81" s="10" t="n"/>
       <c r="P81" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q81" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R81" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S81" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T81" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U81" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V81" s="10" t="n"/>
       <c r="W81" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X81" s="10" t="inlineStr"/>
       <c r="Y81" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z81" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA81" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB81" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC81" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD81" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="11" t="n">
         <v>5477444</v>
       </c>
       <c r="B82" s="11" t="n">
         <v>1200055</v>
       </c>
       <c r="C82" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D82" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E82" s="12" t="n">
         <v>38636.0</v>
       </c>
       <c r="F82" s="12" t="n">
         <v>38636.0</v>
@@ -9715,80 +10007,80 @@
       <c r="N82" s="10" t="n"/>
       <c r="O82" s="10" t="n"/>
       <c r="P82" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q82" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R82" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S82" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T82" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U82" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V82" s="10" t="n"/>
       <c r="W82" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X82" s="10" t="inlineStr"/>
       <c r="Y82" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z82" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA82" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB82" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC82" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD82" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="11" t="n">
         <v>5477531</v>
       </c>
       <c r="B83" s="11" t="n">
         <v>1200059</v>
       </c>
       <c r="C83" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D83" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E83" s="12" t="n">
         <v>38636.0</v>
       </c>
       <c r="F83" s="12" t="n">
         <v>38636.0</v>
@@ -9803,80 +10095,80 @@
       <c r="N83" s="10" t="n"/>
       <c r="O83" s="10" t="n"/>
       <c r="P83" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q83" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S83" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T83" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U83" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V83" s="10" t="n"/>
       <c r="W83" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X83" s="10" t="inlineStr"/>
       <c r="Y83" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z83" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA83" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB83" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC83" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD83" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="11" t="n">
         <v>5477535</v>
       </c>
       <c r="B84" s="11" t="n">
         <v>1200063</v>
       </c>
       <c r="C84" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D84" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E84" s="12" t="n">
         <v>38636.0</v>
       </c>
       <c r="F84" s="12" t="n">
         <v>38636.0</v>
@@ -9891,80 +10183,80 @@
       <c r="N84" s="10" t="n"/>
       <c r="O84" s="10" t="n"/>
       <c r="P84" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q84" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S84" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T84" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U84" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V84" s="10" t="n"/>
       <c r="W84" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X84" s="10" t="inlineStr"/>
       <c r="Y84" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z84" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA84" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB84" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC84" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD84" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="11" t="n">
         <v>5480506</v>
       </c>
       <c r="B85" s="11" t="n">
         <v>1201385</v>
       </c>
       <c r="C85" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D85" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E85" s="12" t="n">
         <v>38648.0</v>
       </c>
       <c r="F85" s="12" t="n">
         <v>38648.0</v>
@@ -9981,80 +10273,80 @@
       </c>
       <c r="O85" s="10" t="n"/>
       <c r="P85" s="5" t="inlineStr">
         <is>
           <t>$3,000 property; crops not reported, reported for the zone (2005 dollars)</t>
         </is>
       </c>
       <c r="Q85" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R85" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S85" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T85" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U85" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V85" s="10" t="n"/>
       <c r="W85" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X85" s="10" t="inlineStr"/>
       <c r="Y85" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z85" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA85" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB85" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC85" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD85" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="11" t="n">
         <v>5493206</v>
       </c>
       <c r="B86" s="11" t="n">
         <v>1203879</v>
       </c>
       <c r="C86" s="10" t="inlineStr">
         <is>
           <t>CFLD</t>
         </is>
       </c>
       <c r="D86" s="10" t="inlineStr">
         <is>
           <t>Coastal Flood</t>
         </is>
       </c>
       <c r="E86" s="12" t="n">
         <v>38734.0</v>
       </c>
       <c r="F86" s="12" t="n">
         <v>38734.0</v>
@@ -10069,80 +10361,80 @@
       <c r="N86" s="10" t="n"/>
       <c r="O86" s="10" t="n"/>
       <c r="P86" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q86" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R86" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S86" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T86" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U86" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V86" s="10" t="n"/>
       <c r="W86" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X86" s="10" t="inlineStr"/>
       <c r="Y86" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z86" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA86" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB86" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC86" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD86" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="11" t="n">
         <v>5511261</v>
       </c>
       <c r="B87" s="11" t="n">
         <v>1212262</v>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D87" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E87" s="12" t="n">
         <v>38847.0</v>
       </c>
       <c r="F87" s="12" t="n">
         <v>38848.0</v>
@@ -10157,80 +10449,80 @@
       <c r="N87" s="10" t="n"/>
       <c r="O87" s="10" t="n"/>
       <c r="P87" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q87" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R87" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S87" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T87" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U87" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V87" s="10" t="n"/>
       <c r="W87" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X87" s="10" t="inlineStr"/>
       <c r="Y87" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z87" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA87" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB87" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC87" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD87" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="11" t="n">
         <v>5521085</v>
       </c>
       <c r="B88" s="11" t="n">
         <v>1214888</v>
       </c>
       <c r="C88" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D88" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E88" s="12" t="n">
         <v>38867.0</v>
       </c>
       <c r="F88" s="12" t="n">
         <v>38867.0</v>
@@ -10247,80 +10539,80 @@
       </c>
       <c r="O88" s="10" t="n"/>
       <c r="P88" s="5" t="inlineStr">
         <is>
           <t>$4,000 property; crops not reported, reported for the zone (2006 dollars)</t>
         </is>
       </c>
       <c r="Q88" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S88" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T88" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U88" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V88" s="10" t="n"/>
       <c r="W88" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X88" s="10" t="inlineStr"/>
       <c r="Y88" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z88" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA88" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB88" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC88" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD88" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="11" t="n">
         <v>5521177</v>
       </c>
       <c r="B89" s="11" t="n">
         <v>1214889</v>
       </c>
       <c r="C89" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D89" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E89" s="12" t="n">
         <v>38867.0</v>
       </c>
       <c r="F89" s="12" t="n">
         <v>38867.0</v>
@@ -10335,80 +10627,80 @@
       <c r="N89" s="10" t="n"/>
       <c r="O89" s="10" t="n"/>
       <c r="P89" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q89" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S89" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T89" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U89" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V89" s="10" t="n"/>
       <c r="W89" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X89" s="10" t="inlineStr"/>
       <c r="Y89" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z89" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA89" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB89" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC89" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD89" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="11" t="n">
         <v>5521274</v>
       </c>
       <c r="B90" s="11" t="n">
         <v>1214899</v>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D90" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E90" s="12" t="n">
         <v>38879.0</v>
       </c>
       <c r="F90" s="12" t="n">
         <v>38879.0</v>
@@ -10425,80 +10717,80 @@
       </c>
       <c r="O90" s="10" t="n"/>
       <c r="P90" s="5" t="inlineStr">
         <is>
           <t>$9,000 property; crops not reported, reported for the zone (2006 dollars)</t>
         </is>
       </c>
       <c r="Q90" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S90" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T90" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U90" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V90" s="10" t="n"/>
       <c r="W90" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X90" s="10" t="inlineStr"/>
       <c r="Y90" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z90" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA90" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB90" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC90" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD90" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="11" t="n">
         <v>5521184</v>
       </c>
       <c r="B91" s="11" t="n">
         <v>1214895</v>
       </c>
       <c r="C91" s="10" t="inlineStr">
         <is>
           <t>TRND</t>
         </is>
       </c>
       <c r="D91" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="E91" s="12" t="n">
         <v>38883.0</v>
       </c>
       <c r="F91" s="12" t="n">
         <v>38883.0</v>
@@ -10527,80 +10819,80 @@
       </c>
       <c r="O91" s="10" t="n"/>
       <c r="P91" s="5" t="inlineStr">
         <is>
           <t>$30,000 property; crops not reported, reported for the zone (2006 dollars)</t>
         </is>
       </c>
       <c r="Q91" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R91" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S91" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T91" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U91" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V91" s="10" t="n"/>
       <c r="W91" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X91" s="10" t="inlineStr"/>
       <c r="Y91" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z91" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA91" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB91" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC91" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD91" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="11" t="n">
         <v>5529318</v>
       </c>
       <c r="B92" s="11" t="n">
         <v>1218628</v>
       </c>
       <c r="C92" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D92" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E92" s="12" t="n">
         <v>38947.0</v>
       </c>
       <c r="F92" s="12" t="n">
         <v>38947.0</v>
@@ -10615,80 +10907,80 @@
       <c r="N92" s="10" t="n"/>
       <c r="O92" s="10" t="n"/>
       <c r="P92" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q92" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S92" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T92" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U92" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V92" s="10" t="n"/>
       <c r="W92" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X92" s="10" t="inlineStr"/>
       <c r="Y92" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z92" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA92" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB92" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC92" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD92" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="11" t="n">
         <v>5533779</v>
       </c>
       <c r="B93" s="11" t="n">
         <v>1221729</v>
       </c>
       <c r="C93" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D93" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E93" s="12" t="n">
         <v>38985.0</v>
       </c>
       <c r="F93" s="12" t="n">
         <v>38985.0</v>
@@ -10703,80 +10995,80 @@
       <c r="N93" s="10" t="n"/>
       <c r="O93" s="10" t="n"/>
       <c r="P93" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q93" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R93" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S93" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T93" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U93" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V93" s="10" t="n"/>
       <c r="W93" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X93" s="10" t="inlineStr"/>
       <c r="Y93" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z93" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA93" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB93" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC93" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD93" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="11" t="n">
         <v>30662</v>
       </c>
       <c r="B94" s="11" t="n">
         <v>5222</v>
       </c>
       <c r="C94" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D94" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E94" s="12" t="n">
         <v>39202.0</v>
       </c>
       <c r="F94" s="12" t="n">
         <v>39202.0</v>
@@ -10795,80 +11087,80 @@
         <v>0.0</v>
       </c>
       <c r="P94" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2007 dollars)</t>
         </is>
       </c>
       <c r="Q94" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R94" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S94" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T94" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U94" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V94" s="10" t="n"/>
       <c r="W94" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X94" s="10" t="inlineStr"/>
       <c r="Y94" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z94" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA94" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB94" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC94" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD94" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="11" t="n">
         <v>34456</v>
       </c>
       <c r="B95" s="11" t="n">
         <v>5868</v>
       </c>
       <c r="C95" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D95" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E95" s="12" t="n">
         <v>39208.0</v>
       </c>
       <c r="F95" s="12" t="n">
         <v>39209.0</v>
@@ -10887,80 +11179,80 @@
         <v>0.0</v>
       </c>
       <c r="P95" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2007 dollars)</t>
         </is>
       </c>
       <c r="Q95" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R95" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S95" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T95" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U95" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V95" s="10" t="n"/>
       <c r="W95" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X95" s="10" t="inlineStr"/>
       <c r="Y95" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z95" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA95" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB95" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC95" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD95" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="11" t="n">
         <v>39511</v>
       </c>
       <c r="B96" s="11" t="n">
         <v>6855</v>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D96" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E96" s="12" t="n">
         <v>39280.0</v>
       </c>
       <c r="F96" s="12" t="n">
         <v>39280.0</v>
@@ -10979,80 +11271,80 @@
         <v>0.0</v>
       </c>
       <c r="P96" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2007 dollars)</t>
         </is>
       </c>
       <c r="Q96" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R96" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S96" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T96" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U96" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V96" s="10" t="n"/>
       <c r="W96" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X96" s="10" t="inlineStr"/>
       <c r="Y96" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z96" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA96" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB96" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC96" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD96" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="11" t="n">
         <v>53883</v>
       </c>
       <c r="B97" s="11" t="n">
         <v>9606</v>
       </c>
       <c r="C97" s="10" t="inlineStr">
         <is>
           <t>TRND</t>
         </is>
       </c>
       <c r="D97" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="E97" s="12" t="n">
         <v>39300.0</v>
       </c>
       <c r="F97" s="12" t="n">
         <v>39300.0</v>
@@ -11083,80 +11375,80 @@
         <v>1000.0</v>
       </c>
       <c r="P97" s="5" t="inlineStr">
         <is>
           <t>$35,000 property; $1,000 crops, reported for the zone (2007 dollars)</t>
         </is>
       </c>
       <c r="Q97" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R97" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S97" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T97" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U97" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V97" s="10" t="n"/>
       <c r="W97" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X97" s="10" t="inlineStr"/>
       <c r="Y97" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z97" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA97" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB97" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC97" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD97" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="11" t="n">
         <v>60323</v>
       </c>
       <c r="B98" s="11" t="n">
         <v>10934</v>
       </c>
       <c r="C98" s="10" t="inlineStr">
         <is>
           <t>HAIL</t>
         </is>
       </c>
       <c r="D98" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="E98" s="12" t="n">
         <v>39337.0</v>
       </c>
       <c r="F98" s="12" t="n">
         <v>39337.0</v>
@@ -11181,80 +11473,80 @@
         <v>0.0</v>
       </c>
       <c r="P98" s="5" t="inlineStr">
         <is>
           <t>$1,000 property; $0 crops, reported for the zone (2007 dollars)</t>
         </is>
       </c>
       <c r="Q98" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R98" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S98" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T98" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U98" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V98" s="10" t="n"/>
       <c r="W98" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X98" s="10" t="inlineStr"/>
       <c r="Y98" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z98" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA98" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB98" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC98" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD98" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="11" t="n">
         <v>72556</v>
       </c>
       <c r="B99" s="11" t="n">
         <v>11898</v>
       </c>
       <c r="C99" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D99" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E99" s="12" t="n">
         <v>39427.0</v>
       </c>
       <c r="F99" s="12" t="n">
         <v>39427.0</v>
@@ -11273,80 +11565,80 @@
         <v>0.0</v>
       </c>
       <c r="P99" s="5" t="inlineStr">
         <is>
           <t>$2,000 property; $0 crops, reported for the zone (2007 dollars)</t>
         </is>
       </c>
       <c r="Q99" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R99" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S99" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T99" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U99" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V99" s="10" t="n"/>
       <c r="W99" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X99" s="10" t="inlineStr"/>
       <c r="Y99" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z99" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA99" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB99" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC99" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD99" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="11" t="n">
         <v>72557</v>
       </c>
       <c r="B100" s="11" t="n">
         <v>11898</v>
       </c>
       <c r="C100" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D100" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="E100" s="12" t="n">
         <v>39427.0</v>
       </c>
       <c r="F100" s="12" t="n">
         <v>39427.0</v>
@@ -11375,80 +11667,80 @@
         <v>0.0</v>
       </c>
       <c r="P100" s="5" t="inlineStr">
         <is>
           <t>$1,500 property; $0 crops, reported for the zone (2007 dollars)</t>
         </is>
       </c>
       <c r="Q100" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R100" s="13" t="n">
         <v>2</v>
       </c>
       <c r="S100" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T100" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U100" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V100" s="10" t="n"/>
       <c r="W100" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X100" s="10" t="inlineStr"/>
       <c r="Y100" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z100" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA100" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB100" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC100" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD100" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="11" t="n">
         <v>110787</v>
       </c>
       <c r="B101" s="11" t="n">
         <v>18539</v>
       </c>
       <c r="C101" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D101" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E101" s="12" t="n">
         <v>39570.0</v>
       </c>
       <c r="F101" s="12" t="n">
         <v>39571.0</v>
@@ -11467,80 +11759,80 @@
         <v>0.0</v>
       </c>
       <c r="P101" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2008 dollars)</t>
         </is>
       </c>
       <c r="Q101" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S101" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T101" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U101" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V101" s="10" t="n"/>
       <c r="W101" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X101" s="10" t="inlineStr"/>
       <c r="Y101" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z101" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA101" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB101" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC101" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD101" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="11" t="n">
         <v>111294</v>
       </c>
       <c r="B102" s="11" t="n">
         <v>18920</v>
       </c>
       <c r="C102" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D102" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E102" s="12" t="n">
         <v>39645.0</v>
       </c>
       <c r="F102" s="12" t="n">
         <v>39645.0</v>
@@ -11569,80 +11861,80 @@
         <v>0.0</v>
       </c>
       <c r="P102" s="5" t="inlineStr">
         <is>
           <t>$15,000 property; $0 crops, reported for the zone (2008 dollars)</t>
         </is>
       </c>
       <c r="Q102" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R102" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S102" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T102" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U102" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V102" s="10" t="n"/>
       <c r="W102" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X102" s="10" t="inlineStr"/>
       <c r="Y102" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z102" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA102" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB102" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC102" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD102" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="11" t="n">
         <v>128027</v>
       </c>
       <c r="B103" s="11" t="n">
         <v>21662</v>
       </c>
       <c r="C103" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D103" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E103" s="12" t="n">
         <v>39651.0</v>
       </c>
       <c r="F103" s="12" t="n">
         <v>39651.0</v>
@@ -11671,80 +11963,80 @@
         <v>0.0</v>
       </c>
       <c r="P103" s="5" t="inlineStr">
         <is>
           <t>$1,000 property; $0 crops, reported for the zone (2008 dollars)</t>
         </is>
       </c>
       <c r="Q103" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R103" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S103" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T103" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U103" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V103" s="10" t="n"/>
       <c r="W103" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X103" s="10" t="inlineStr"/>
       <c r="Y103" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z103" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA103" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB103" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC103" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD103" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="11" t="n">
         <v>123987</v>
       </c>
       <c r="B104" s="11" t="n">
         <v>20931</v>
       </c>
       <c r="C104" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D104" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E104" s="12" t="n">
         <v>39660.0</v>
       </c>
       <c r="F104" s="12" t="n">
         <v>39660.0</v>
@@ -11763,80 +12055,80 @@
         <v>0.0</v>
       </c>
       <c r="P104" s="5" t="inlineStr">
         <is>
           <t>$5,000 property; $0 crops, reported for the zone (2008 dollars)</t>
         </is>
       </c>
       <c r="Q104" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R104" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S104" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T104" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U104" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V104" s="10" t="n"/>
       <c r="W104" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X104" s="10" t="inlineStr"/>
       <c r="Y104" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z104" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA104" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB104" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC104" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD104" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="11" t="n">
         <v>124004</v>
       </c>
       <c r="B105" s="11" t="n">
         <v>20931</v>
       </c>
       <c r="C105" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D105" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E105" s="12" t="n">
         <v>39660.0</v>
       </c>
       <c r="F105" s="12" t="n">
         <v>39660.0</v>
@@ -11855,80 +12147,80 @@
         <v>0.0</v>
       </c>
       <c r="P105" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2008 dollars)</t>
         </is>
       </c>
       <c r="Q105" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R105" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S105" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T105" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U105" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V105" s="10" t="n"/>
       <c r="W105" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X105" s="10" t="inlineStr"/>
       <c r="Y105" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z105" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA105" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB105" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC105" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD105" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="11" t="n">
         <v>133338</v>
       </c>
       <c r="B106" s="11" t="n">
         <v>20283</v>
       </c>
       <c r="C106" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D106" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E106" s="12" t="n">
         <v>39687.0</v>
       </c>
       <c r="F106" s="12" t="n">
         <v>39687.0</v>
@@ -11947,80 +12239,80 @@
         <v>0.0</v>
       </c>
       <c r="P106" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2008 dollars)</t>
         </is>
       </c>
       <c r="Q106" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S106" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T106" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U106" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V106" s="10" t="n"/>
       <c r="W106" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X106" s="10" t="inlineStr"/>
       <c r="Y106" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z106" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA106" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB106" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC106" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD106" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="11" t="n">
         <v>135283</v>
       </c>
       <c r="B107" s="11" t="n">
         <v>21308</v>
       </c>
       <c r="C107" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D107" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E107" s="12" t="n">
         <v>39694.0</v>
       </c>
       <c r="F107" s="12" t="n">
         <v>39694.0</v>
@@ -12039,80 +12331,80 @@
         <v>0.0</v>
       </c>
       <c r="P107" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2008 dollars)</t>
         </is>
       </c>
       <c r="Q107" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S107" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T107" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U107" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V107" s="10" t="n"/>
       <c r="W107" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X107" s="10" t="inlineStr"/>
       <c r="Y107" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z107" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA107" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB107" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC107" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD107" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="11" t="n">
         <v>136474</v>
       </c>
       <c r="B108" s="11" t="n">
         <v>21308</v>
       </c>
       <c r="C108" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D108" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E108" s="12" t="n">
         <v>39694.0</v>
       </c>
       <c r="F108" s="12" t="n">
         <v>39694.0</v>
@@ -12131,80 +12423,80 @@
         <v>0.0</v>
       </c>
       <c r="P108" s="5" t="inlineStr">
         <is>
           <t>$5,000 property; $0 crops, reported for the zone (2008 dollars)</t>
         </is>
       </c>
       <c r="Q108" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R108" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S108" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T108" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U108" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V108" s="10" t="n"/>
       <c r="W108" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X108" s="10" t="inlineStr"/>
       <c r="Y108" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z108" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA108" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB108" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC108" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD108" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="11" t="n">
         <v>168925</v>
       </c>
       <c r="B109" s="11" t="n">
         <v>28014</v>
       </c>
       <c r="C109" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D109" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E109" s="12" t="n">
         <v>39921.0</v>
       </c>
       <c r="F109" s="12" t="n">
         <v>39921.0</v>
@@ -12223,80 +12515,80 @@
         <v>0.0</v>
       </c>
       <c r="P109" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2009 dollars)</t>
         </is>
       </c>
       <c r="Q109" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R109" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S109" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T109" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U109" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V109" s="10" t="n"/>
       <c r="W109" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X109" s="10" t="inlineStr"/>
       <c r="Y109" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z109" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA109" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB109" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC109" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD109" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="11" t="n">
         <v>169956</v>
       </c>
       <c r="B110" s="11" t="n">
         <v>28084</v>
       </c>
       <c r="C110" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D110" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E110" s="12" t="n">
         <v>39941.0</v>
       </c>
       <c r="F110" s="12" t="n">
         <v>39941.0</v>
@@ -12315,80 +12607,80 @@
         <v>0.0</v>
       </c>
       <c r="P110" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2009 dollars)</t>
         </is>
       </c>
       <c r="Q110" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R110" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S110" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T110" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U110" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V110" s="10" t="n"/>
       <c r="W110" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X110" s="10" t="inlineStr"/>
       <c r="Y110" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z110" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA110" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB110" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC110" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD110" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="11" t="n">
         <v>188291</v>
       </c>
       <c r="B111" s="11" t="n">
         <v>32124</v>
       </c>
       <c r="C111" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D111" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E111" s="12" t="n">
         <v>40005.0</v>
       </c>
       <c r="F111" s="12" t="n">
         <v>40005.0</v>
@@ -12437,56 +12729,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V111" s="10" t="n"/>
       <c r="W111" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X111" s="10" t="inlineStr"/>
       <c r="Y111" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z111" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA111" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB111" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC111" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD111" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="11" t="n">
         <v>190185</v>
       </c>
       <c r="B112" s="11" t="n">
         <v>32484</v>
       </c>
       <c r="C112" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D112" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E112" s="12" t="n">
         <v>40077.0</v>
       </c>
       <c r="F112" s="12" t="n">
         <v>40077.0</v>
@@ -12505,80 +12797,80 @@
         <v>0.0</v>
       </c>
       <c r="P112" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2009 dollars)</t>
         </is>
       </c>
       <c r="Q112" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R112" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S112" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T112" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U112" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V112" s="10" t="n"/>
       <c r="W112" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X112" s="10" t="inlineStr"/>
       <c r="Y112" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z112" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA112" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB112" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC112" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD112" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="11" t="n">
         <v>226424</v>
       </c>
       <c r="B113" s="11" t="n">
         <v>38928</v>
       </c>
       <c r="C113" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D113" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E113" s="12" t="n">
         <v>40281.0</v>
       </c>
       <c r="F113" s="12" t="n">
         <v>40281.0</v>
@@ -12597,80 +12889,80 @@
         <v>0.0</v>
       </c>
       <c r="P113" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2010 dollars)</t>
         </is>
       </c>
       <c r="Q113" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R113" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S113" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T113" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U113" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V113" s="10" t="n"/>
       <c r="W113" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X113" s="10" t="inlineStr"/>
       <c r="Y113" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z113" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA113" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB113" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC113" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD113" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="11" t="n">
         <v>258300</v>
       </c>
       <c r="B114" s="11" t="n">
         <v>43807</v>
       </c>
       <c r="C114" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D114" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E114" s="12" t="n">
         <v>40451.0</v>
       </c>
       <c r="F114" s="12" t="n">
         <v>40451.0</v>
@@ -12689,80 +12981,80 @@
         <v>0.0</v>
       </c>
       <c r="P114" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2010 dollars)</t>
         </is>
       </c>
       <c r="Q114" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R114" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S114" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T114" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U114" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V114" s="10" t="n"/>
       <c r="W114" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X114" s="10" t="inlineStr"/>
       <c r="Y114" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z114" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA114" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB114" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC114" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD114" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="11" t="n">
         <v>260099</v>
       </c>
       <c r="B115" s="11" t="n">
         <v>44773</v>
       </c>
       <c r="C115" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D115" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E115" s="12" t="n">
         <v>40459.0</v>
       </c>
       <c r="F115" s="12" t="n">
         <v>40459.0</v>
@@ -12801,56 +13093,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V115" s="10" t="n"/>
       <c r="W115" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X115" s="10" t="inlineStr"/>
       <c r="Y115" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z115" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA115" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB115" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC115" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD115" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="11" t="n">
         <v>260100</v>
       </c>
       <c r="B116" s="11" t="n">
         <v>44773</v>
       </c>
       <c r="C116" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D116" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E116" s="12" t="n">
         <v>40459.0</v>
       </c>
       <c r="F116" s="12" t="n">
         <v>40459.0</v>
@@ -12889,56 +13181,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V116" s="10" t="n"/>
       <c r="W116" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X116" s="10" t="inlineStr"/>
       <c r="Y116" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z116" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA116" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB116" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC116" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD116" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="11" t="n">
         <v>260104</v>
       </c>
       <c r="B117" s="11" t="n">
         <v>44773</v>
       </c>
       <c r="C117" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D117" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E117" s="12" t="n">
         <v>40459.0</v>
       </c>
       <c r="F117" s="12" t="n">
         <v>40459.0</v>
@@ -12957,80 +13249,80 @@
         <v>0.0</v>
       </c>
       <c r="P117" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2010 dollars)</t>
         </is>
       </c>
       <c r="Q117" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R117" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S117" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T117" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U117" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V117" s="10" t="n"/>
       <c r="W117" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X117" s="10" t="inlineStr"/>
       <c r="Y117" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z117" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA117" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB117" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC117" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD117" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="11" t="n">
         <v>281576</v>
       </c>
       <c r="B118" s="11" t="n">
         <v>47845</v>
       </c>
       <c r="C118" s="10" t="inlineStr">
         <is>
           <t>WFIR</t>
         </is>
       </c>
       <c r="D118" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="E118" s="12" t="n">
         <v>40544.0</v>
       </c>
       <c r="F118" s="12" t="n">
         <v>40568.0</v>
@@ -13049,80 +13341,80 @@
         <v>7100.0</v>
       </c>
       <c r="P118" s="5" t="inlineStr">
         <is>
           <t>$0 property; $7,100 crops, reported for the zone (2011 dollars)</t>
         </is>
       </c>
       <c r="Q118" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R118" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S118" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T118" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U118" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V118" s="10" t="n"/>
       <c r="W118" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X118" s="10" t="inlineStr"/>
       <c r="Y118" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z118" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA118" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB118" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC118" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD118" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="11" t="n">
         <v>409722</v>
       </c>
       <c r="B119" s="11" t="n">
         <v>68295</v>
       </c>
       <c r="C119" s="10" t="inlineStr">
         <is>
           <t>HRCN</t>
         </is>
       </c>
       <c r="D119" s="10" t="inlineStr">
         <is>
           <t>Tropical Storm</t>
         </is>
       </c>
       <c r="E119" s="12" t="n">
         <v>41144.0</v>
       </c>
       <c r="F119" s="12" t="n">
         <v>41144.0</v>
@@ -13141,80 +13433,80 @@
         <v>0.0</v>
       </c>
       <c r="P119" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2012 dollars)</t>
         </is>
       </c>
       <c r="Q119" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R119" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S119" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T119" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U119" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V119" s="10" t="n"/>
       <c r="W119" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X119" s="10" t="inlineStr"/>
       <c r="Y119" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z119" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA119" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB119" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC119" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD119" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="11" t="n">
         <v>508096</v>
       </c>
       <c r="B120" s="11" t="n">
         <v>84172</v>
       </c>
       <c r="C120" s="10" t="inlineStr">
         <is>
           <t>CFLD</t>
         </is>
       </c>
       <c r="D120" s="10" t="inlineStr">
         <is>
           <t>Coastal Flood</t>
         </is>
       </c>
       <c r="E120" s="12" t="n">
         <v>41726.0</v>
       </c>
       <c r="F120" s="12" t="n">
         <v>41727.0</v>
@@ -13229,80 +13521,80 @@
       <c r="N120" s="10" t="n"/>
       <c r="O120" s="10" t="n"/>
       <c r="P120" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q120" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R120" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S120" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T120" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U120" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V120" s="10" t="n"/>
       <c r="W120" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X120" s="10" t="inlineStr"/>
       <c r="Y120" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z120" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA120" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB120" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC120" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD120" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="11" t="n">
         <v>654372</v>
       </c>
       <c r="B121" s="11" t="n">
         <v>109256</v>
       </c>
       <c r="C121" s="10" t="inlineStr">
         <is>
           <t>HAIL</t>
         </is>
       </c>
       <c r="D121" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="E121" s="12" t="n">
         <v>42578.0</v>
       </c>
       <c r="F121" s="12" t="n">
         <v>42578.0</v>
@@ -13347,56 +13639,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V121" s="10" t="n"/>
       <c r="W121" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X121" s="10" t="inlineStr"/>
       <c r="Y121" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z121" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA121" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB121" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC121" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD121" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="11" t="n">
         <v>674810</v>
       </c>
       <c r="B122" s="11" t="n">
         <v>112942</v>
       </c>
       <c r="C122" s="10" t="inlineStr">
         <is>
           <t>CFLD</t>
         </is>
       </c>
       <c r="D122" s="10" t="inlineStr">
         <is>
           <t>Coastal Flood</t>
         </is>
       </c>
       <c r="E122" s="12" t="n">
         <v>42745.0</v>
       </c>
       <c r="F122" s="12" t="n">
         <v>42745.0</v>
@@ -13415,80 +13707,80 @@
         <v>0.0</v>
       </c>
       <c r="P122" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2017 dollars)</t>
         </is>
       </c>
       <c r="Q122" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R122" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S122" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T122" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U122" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V122" s="10" t="n"/>
       <c r="W122" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X122" s="10" t="inlineStr"/>
       <c r="Y122" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z122" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA122" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB122" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC122" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD122" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="11" t="n">
         <v>722629</v>
       </c>
       <c r="B123" s="11" t="n">
         <v>120357</v>
       </c>
       <c r="C123" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D123" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E123" s="12" t="n">
         <v>42998.0</v>
       </c>
       <c r="F123" s="12" t="n">
         <v>42999.0</v>
@@ -13527,56 +13819,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V123" s="10" t="n"/>
       <c r="W123" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X123" s="10" t="inlineStr"/>
       <c r="Y123" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z123" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA123" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB123" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC123" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD123" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="11" t="n">
         <v>826903</v>
       </c>
       <c r="B124" s="11" t="n">
         <v>137643</v>
       </c>
       <c r="C124" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D124" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E124" s="12" t="n">
         <v>43612.0</v>
       </c>
       <c r="F124" s="12" t="n">
         <v>43612.0</v>
@@ -13615,56 +13907,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V124" s="10" t="n"/>
       <c r="W124" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X124" s="10" t="inlineStr"/>
       <c r="Y124" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z124" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA124" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB124" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC124" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD124" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="11" t="n">
         <v>845556</v>
       </c>
       <c r="B125" s="11" t="n">
         <v>140627</v>
       </c>
       <c r="C125" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D125" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E125" s="12" t="n">
         <v>43666.0</v>
       </c>
       <c r="F125" s="12" t="n">
         <v>43666.0</v>
@@ -13703,56 +13995,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V125" s="10" t="n"/>
       <c r="W125" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X125" s="10" t="inlineStr"/>
       <c r="Y125" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z125" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA125" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB125" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC125" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD125" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="11" t="n">
         <v>845559</v>
       </c>
       <c r="B126" s="11" t="n">
         <v>140627</v>
       </c>
       <c r="C126" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D126" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E126" s="12" t="n">
         <v>43666.0</v>
       </c>
       <c r="F126" s="12" t="n">
         <v>43666.0</v>
@@ -13791,56 +14083,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V126" s="10" t="n"/>
       <c r="W126" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X126" s="10" t="inlineStr"/>
       <c r="Y126" s="10" t="b">
         <v>0</v>
       </c>
       <c r="Z126" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA126" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB126" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC126" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD126" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="11" t="n">
         <v>910969</v>
       </c>
       <c r="B127" s="11" t="n">
         <v>150199</v>
       </c>
       <c r="C127" s="10" t="inlineStr">
         <is>
           <t>HRCN</t>
         </is>
       </c>
       <c r="D127" s="10" t="inlineStr">
         <is>
           <t>Tropical Storm</t>
         </is>
       </c>
       <c r="E127" s="12" t="n">
         <v>44042.0</v>
       </c>
       <c r="F127" s="12" t="n">
         <v>44042.0</v>
@@ -13859,80 +14151,80 @@
         <v>0.0</v>
       </c>
       <c r="P127" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2020 dollars)</t>
         </is>
       </c>
       <c r="Q127" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R127" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S127" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T127" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U127" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V127" s="10" t="n"/>
       <c r="W127" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X127" s="10" t="inlineStr"/>
       <c r="Y127" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z127" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA127" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AB127" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC127" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD127" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="11" t="n">
         <v>1104738</v>
       </c>
       <c r="B128" s="11" t="n">
         <v>180381</v>
       </c>
       <c r="C128" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D128" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E128" s="12" t="n">
         <v>45078.0</v>
       </c>
       <c r="F128" s="12" t="n">
         <v>45107.0</v>
@@ -13951,80 +14243,80 @@
         <v>0.0</v>
       </c>
       <c r="P128" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2023 dollars)</t>
         </is>
       </c>
       <c r="Q128" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R128" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S128" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T128" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U128" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V128" s="10" t="n"/>
       <c r="W128" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X128" s="10" t="inlineStr"/>
       <c r="Y128" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z128" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA128" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB128" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC128" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD128" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="11" t="n">
         <v>1107446</v>
       </c>
       <c r="B129" s="11" t="n">
         <v>181832</v>
       </c>
       <c r="C129" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D129" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E129" s="12" t="n">
         <v>45137.0</v>
       </c>
       <c r="F129" s="12" t="n">
         <v>45138.0</v>
@@ -14043,80 +14335,80 @@
         <v>0.0</v>
       </c>
       <c r="P129" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2023 dollars)</t>
         </is>
       </c>
       <c r="Q129" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R129" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S129" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T129" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U129" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V129" s="10" t="n"/>
       <c r="W129" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X129" s="10" t="inlineStr"/>
       <c r="Y129" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z129" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA129" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB129" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC129" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD129" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="11" t="n">
         <v>1129668</v>
       </c>
       <c r="B130" s="11" t="n">
         <v>184370</v>
       </c>
       <c r="C130" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D130" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E130" s="12" t="n">
         <v>45170.0</v>
       </c>
       <c r="F130" s="12" t="n">
         <v>45199.0</v>
@@ -14135,80 +14427,80 @@
         <v>0.0</v>
       </c>
       <c r="P130" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2023 dollars)</t>
         </is>
       </c>
       <c r="Q130" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R130" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S130" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T130" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U130" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V130" s="10" t="n"/>
       <c r="W130" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X130" s="10" t="inlineStr"/>
       <c r="Y130" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z130" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA130" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB130" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC130" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD130" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="11" t="n">
         <v>1164847</v>
       </c>
       <c r="B131" s="11" t="n">
         <v>189394</v>
       </c>
       <c r="C131" s="10" t="inlineStr">
         <is>
           <t>WFIR</t>
         </is>
       </c>
       <c r="D131" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="E131" s="12" t="n">
         <v>45364.0</v>
       </c>
       <c r="F131" s="12" t="n">
         <v>45364.0</v>
@@ -14223,80 +14515,80 @@
       <c r="N131" s="10" t="n"/>
       <c r="O131" s="10" t="n"/>
       <c r="P131" s="5" t="inlineStr">
         <is>
           <t>damage not reported</t>
         </is>
       </c>
       <c r="Q131" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R131" s="13" t="n">
         <v>2</v>
       </c>
       <c r="S131" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T131" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U131" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V131" s="10" t="n"/>
       <c r="W131" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X131" s="10" t="inlineStr"/>
       <c r="Y131" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z131" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA131" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB131" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC131" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD131" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="11" t="n">
         <v>1176376</v>
       </c>
       <c r="B132" s="11" t="n">
         <v>191122</v>
       </c>
       <c r="C132" s="10" t="inlineStr">
         <is>
           <t>LNDS</t>
         </is>
       </c>
       <c r="D132" s="10" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="E132" s="12" t="n">
         <v>45406.0</v>
       </c>
       <c r="F132" s="12" t="n">
         <v>45407.0</v>
@@ -14335,56 +14627,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V132" s="10" t="n"/>
       <c r="W132" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X132" s="10" t="inlineStr"/>
       <c r="Y132" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z132" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA132" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB132" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC132" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD132" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="11" t="n">
         <v>1184392</v>
       </c>
       <c r="B133" s="11" t="n">
         <v>192139</v>
       </c>
       <c r="C133" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D133" s="10" t="inlineStr">
         <is>
           <t>Flood</t>
         </is>
       </c>
       <c r="E133" s="12" t="n">
         <v>45419.0</v>
       </c>
       <c r="F133" s="12" t="n">
         <v>45419.0</v>
@@ -14423,56 +14715,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V133" s="10" t="n"/>
       <c r="W133" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X133" s="10" t="inlineStr"/>
       <c r="Y133" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z133" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA133" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB133" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC133" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD133" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="11" t="n">
         <v>1187627</v>
       </c>
       <c r="B134" s="11" t="n">
         <v>192479</v>
       </c>
       <c r="C134" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D134" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E134" s="12" t="n">
         <v>45433.0</v>
       </c>
       <c r="F134" s="12" t="n">
         <v>45433.0</v>
@@ -14491,80 +14783,80 @@
         <v>0.0</v>
       </c>
       <c r="P134" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q134" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R134" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S134" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T134" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U134" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V134" s="10" t="n"/>
       <c r="W134" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X134" s="10" t="inlineStr"/>
       <c r="Y134" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z134" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA134" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB134" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC134" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD134" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="11" t="n">
         <v>1196409</v>
       </c>
       <c r="B135" s="11" t="n">
         <v>193662</v>
       </c>
       <c r="C135" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D135" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E135" s="12" t="n">
         <v>45450.0</v>
       </c>
       <c r="F135" s="12" t="n">
         <v>45450.0</v>
@@ -14583,80 +14875,80 @@
         <v>0.0</v>
       </c>
       <c r="P135" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q135" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R135" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S135" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T135" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U135" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V135" s="10" t="n"/>
       <c r="W135" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X135" s="10" t="inlineStr"/>
       <c r="Y135" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z135" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA135" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB135" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC135" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD135" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="11" t="n">
         <v>1196736</v>
       </c>
       <c r="B136" s="11" t="n">
         <v>193662</v>
       </c>
       <c r="C136" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D136" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E136" s="12" t="n">
         <v>45451.0</v>
       </c>
       <c r="F136" s="12" t="n">
         <v>45451.0</v>
@@ -14675,80 +14967,80 @@
         <v>0.0</v>
       </c>
       <c r="P136" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q136" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R136" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S136" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T136" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U136" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V136" s="10" t="n"/>
       <c r="W136" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X136" s="10" t="inlineStr"/>
       <c r="Y136" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z136" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA136" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB136" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC136" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD136" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="11" t="n">
         <v>1196746</v>
       </c>
       <c r="B137" s="11" t="n">
         <v>193662</v>
       </c>
       <c r="C137" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D137" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E137" s="12" t="n">
         <v>45452.0</v>
       </c>
       <c r="F137" s="12" t="n">
         <v>45452.0</v>
@@ -14767,80 +15059,80 @@
         <v>0.0</v>
       </c>
       <c r="P137" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q137" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R137" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S137" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T137" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U137" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V137" s="10" t="n"/>
       <c r="W137" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X137" s="10" t="inlineStr"/>
       <c r="Y137" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z137" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA137" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB137" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC137" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD137" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="11" t="n">
         <v>1196754</v>
       </c>
       <c r="B138" s="11" t="n">
         <v>193662</v>
       </c>
       <c r="C138" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D138" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E138" s="12" t="n">
         <v>45453.0</v>
       </c>
       <c r="F138" s="12" t="n">
         <v>45453.0</v>
@@ -14859,80 +15151,80 @@
         <v>0.0</v>
       </c>
       <c r="P138" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q138" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R138" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S138" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T138" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U138" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V138" s="10" t="n"/>
       <c r="W138" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X138" s="10" t="inlineStr"/>
       <c r="Y138" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z138" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA138" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB138" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC138" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD138" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="11" t="n">
         <v>1196762</v>
       </c>
       <c r="B139" s="11" t="n">
         <v>193704</v>
       </c>
       <c r="C139" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D139" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E139" s="12" t="n">
         <v>45454.0</v>
       </c>
       <c r="F139" s="12" t="n">
         <v>45454.0</v>
@@ -14951,80 +15243,80 @@
         <v>0.0</v>
       </c>
       <c r="P139" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q139" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R139" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S139" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T139" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U139" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V139" s="10" t="n"/>
       <c r="W139" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X139" s="10" t="inlineStr"/>
       <c r="Y139" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z139" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA139" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB139" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC139" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD139" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="11" t="n">
         <v>1196770</v>
       </c>
       <c r="B140" s="11" t="n">
         <v>193704</v>
       </c>
       <c r="C140" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D140" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E140" s="12" t="n">
         <v>45455.0</v>
       </c>
       <c r="F140" s="12" t="n">
         <v>45455.0</v>
@@ -15043,80 +15335,80 @@
         <v>0.0</v>
       </c>
       <c r="P140" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q140" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R140" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S140" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T140" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U140" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V140" s="10" t="n"/>
       <c r="W140" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X140" s="10" t="inlineStr"/>
       <c r="Y140" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z140" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA140" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB140" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC140" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD140" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="11" t="n">
         <v>1196775</v>
       </c>
       <c r="B141" s="11" t="n">
         <v>193704</v>
       </c>
       <c r="C141" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D141" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E141" s="12" t="n">
         <v>45456.0</v>
       </c>
       <c r="F141" s="12" t="n">
         <v>45456.0</v>
@@ -15135,80 +15427,80 @@
         <v>0.0</v>
       </c>
       <c r="P141" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q141" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R141" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S141" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T141" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U141" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V141" s="10" t="n"/>
       <c r="W141" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X141" s="10" t="inlineStr"/>
       <c r="Y141" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z141" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA141" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB141" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC141" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD141" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="11" t="n">
         <v>1196779</v>
       </c>
       <c r="B142" s="11" t="n">
         <v>193704</v>
       </c>
       <c r="C142" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D142" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E142" s="12" t="n">
         <v>45458.0</v>
       </c>
       <c r="F142" s="12" t="n">
         <v>45458.0</v>
@@ -15227,80 +15519,80 @@
         <v>0.0</v>
       </c>
       <c r="P142" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q142" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R142" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S142" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T142" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U142" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V142" s="10" t="n"/>
       <c r="W142" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X142" s="10" t="inlineStr"/>
       <c r="Y142" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z142" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA142" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB142" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC142" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD142" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="11" t="n">
         <v>1196802</v>
       </c>
       <c r="B143" s="11" t="n">
         <v>193707</v>
       </c>
       <c r="C143" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D143" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E143" s="12" t="n">
         <v>45468.0</v>
       </c>
       <c r="F143" s="12" t="n">
         <v>45468.0</v>
@@ -15319,80 +15611,80 @@
         <v>0.0</v>
       </c>
       <c r="P143" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q143" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R143" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S143" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T143" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U143" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V143" s="10" t="n"/>
       <c r="W143" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X143" s="10" t="inlineStr"/>
       <c r="Y143" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z143" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA143" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB143" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC143" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD143" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="11" t="n">
         <v>1196801</v>
       </c>
       <c r="B144" s="11" t="n">
         <v>193707</v>
       </c>
       <c r="C144" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D144" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E144" s="12" t="n">
         <v>45469.0</v>
       </c>
       <c r="F144" s="12" t="n">
         <v>45469.0</v>
@@ -15411,80 +15703,80 @@
         <v>0.0</v>
       </c>
       <c r="P144" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q144" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R144" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S144" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T144" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U144" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V144" s="10" t="n"/>
       <c r="W144" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X144" s="10" t="inlineStr"/>
       <c r="Y144" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z144" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA144" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB144" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC144" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD144" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="11" t="n">
         <v>1196377</v>
       </c>
       <c r="B145" s="11" t="n">
         <v>193656</v>
       </c>
       <c r="C145" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D145" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E145" s="12" t="n">
         <v>45479.0</v>
       </c>
       <c r="F145" s="12" t="n">
         <v>45479.0</v>
@@ -15503,80 +15795,80 @@
         <v>0.0</v>
       </c>
       <c r="P145" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q145" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R145" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S145" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T145" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U145" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V145" s="10" t="n"/>
       <c r="W145" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X145" s="10" t="inlineStr"/>
       <c r="Y145" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z145" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA145" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB145" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC145" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD145" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="11" t="n">
         <v>1196384</v>
       </c>
       <c r="B146" s="11" t="n">
         <v>193658</v>
       </c>
       <c r="C146" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D146" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E146" s="12" t="n">
         <v>45489.0</v>
       </c>
       <c r="F146" s="12" t="n">
         <v>45490.0</v>
@@ -15595,80 +15887,80 @@
         <v>0.0</v>
       </c>
       <c r="P146" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q146" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R146" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S146" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T146" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U146" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V146" s="10" t="n"/>
       <c r="W146" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X146" s="10" t="inlineStr"/>
       <c r="Y146" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z146" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA146" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB146" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC146" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD146" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="11" t="n">
         <v>1210498</v>
       </c>
       <c r="B147" s="11" t="n">
         <v>195332</v>
       </c>
       <c r="C147" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D147" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E147" s="12" t="n">
         <v>45507.0</v>
       </c>
       <c r="F147" s="12" t="n">
         <v>45507.0</v>
@@ -15687,80 +15979,80 @@
         <v>0.0</v>
       </c>
       <c r="P147" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q147" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R147" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S147" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T147" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U147" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V147" s="10" t="n"/>
       <c r="W147" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X147" s="10" t="inlineStr"/>
       <c r="Y147" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z147" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA147" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB147" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC147" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD147" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="11" t="n">
         <v>1214542</v>
       </c>
       <c r="B148" s="11" t="n">
         <v>195333</v>
       </c>
       <c r="C148" s="10" t="inlineStr">
         <is>
           <t>HRCN</t>
         </is>
       </c>
       <c r="D148" s="10" t="inlineStr">
         <is>
           <t>Tropical Storm</t>
         </is>
       </c>
       <c r="E148" s="12" t="n">
         <v>45518.0</v>
       </c>
       <c r="F148" s="12" t="n">
         <v>45518.0</v>
@@ -15779,80 +16071,80 @@
         <v>0.0</v>
       </c>
       <c r="P148" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q148" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R148" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S148" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T148" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U148" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V148" s="10" t="n"/>
       <c r="W148" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X148" s="10" t="inlineStr"/>
       <c r="Y148" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z148" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA148" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB148" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC148" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD148" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="11" t="n">
         <v>1216822</v>
       </c>
       <c r="B149" s="11" t="n">
         <v>196680</v>
       </c>
       <c r="C149" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D149" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E149" s="12" t="n">
         <v>45550.0</v>
       </c>
       <c r="F149" s="12" t="n">
         <v>45550.0</v>
@@ -15871,80 +16163,80 @@
         <v>0.0</v>
       </c>
       <c r="P149" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q149" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R149" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S149" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T149" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U149" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V149" s="10" t="n"/>
       <c r="W149" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X149" s="10" t="inlineStr"/>
       <c r="Y149" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z149" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA149" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB149" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC149" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD149" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="11" t="n">
         <v>1216826</v>
       </c>
       <c r="B150" s="11" t="n">
         <v>196680</v>
       </c>
       <c r="C150" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D150" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E150" s="12" t="n">
         <v>45551.0</v>
       </c>
       <c r="F150" s="12" t="n">
         <v>45551.0</v>
@@ -15963,80 +16255,80 @@
         <v>0.0</v>
       </c>
       <c r="P150" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q150" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R150" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S150" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T150" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U150" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V150" s="10" t="n"/>
       <c r="W150" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X150" s="10" t="inlineStr"/>
       <c r="Y150" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z150" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA150" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB150" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC150" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD150" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="11" t="n">
         <v>1216832</v>
       </c>
       <c r="B151" s="11" t="n">
         <v>196681</v>
       </c>
       <c r="C151" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D151" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E151" s="12" t="n">
         <v>45556.0</v>
       </c>
       <c r="F151" s="12" t="n">
         <v>45556.0</v>
@@ -16055,80 +16347,80 @@
         <v>0.0</v>
       </c>
       <c r="P151" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q151" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R151" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S151" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T151" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U151" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V151" s="10" t="n"/>
       <c r="W151" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X151" s="10" t="inlineStr"/>
       <c r="Y151" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z151" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA151" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB151" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC151" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD151" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="11" t="n">
         <v>1216844</v>
       </c>
       <c r="B152" s="11" t="n">
         <v>196681</v>
       </c>
       <c r="C152" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D152" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E152" s="12" t="n">
         <v>45558.0</v>
       </c>
       <c r="F152" s="12" t="n">
         <v>45558.0</v>
@@ -16147,80 +16439,80 @@
         <v>0.0</v>
       </c>
       <c r="P152" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q152" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R152" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S152" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T152" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U152" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V152" s="10" t="n"/>
       <c r="W152" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X152" s="10" t="inlineStr"/>
       <c r="Y152" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z152" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA152" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB152" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC152" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD152" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="11" t="n">
         <v>1216845</v>
       </c>
       <c r="B153" s="11" t="n">
         <v>196681</v>
       </c>
       <c r="C153" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D153" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E153" s="12" t="n">
         <v>45559.0</v>
       </c>
       <c r="F153" s="12" t="n">
         <v>45559.0</v>
@@ -16239,80 +16531,80 @@
         <v>0.0</v>
       </c>
       <c r="P153" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q153" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R153" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S153" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T153" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U153" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V153" s="10" t="n"/>
       <c r="W153" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X153" s="10" t="inlineStr"/>
       <c r="Y153" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z153" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA153" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB153" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC153" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD153" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="11" t="n">
         <v>1216846</v>
       </c>
       <c r="B154" s="11" t="n">
         <v>196681</v>
       </c>
       <c r="C154" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D154" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E154" s="12" t="n">
         <v>45560.0</v>
       </c>
       <c r="F154" s="12" t="n">
         <v>45560.0</v>
@@ -16331,80 +16623,80 @@
         <v>0.0</v>
       </c>
       <c r="P154" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q154" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R154" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S154" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T154" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U154" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V154" s="10" t="n"/>
       <c r="W154" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X154" s="10" t="inlineStr"/>
       <c r="Y154" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z154" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA154" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB154" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC154" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD154" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="11" t="n">
         <v>1216814</v>
       </c>
       <c r="B155" s="11" t="n">
         <v>196682</v>
       </c>
       <c r="C155" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D155" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E155" s="12" t="n">
         <v>45563.0</v>
       </c>
       <c r="F155" s="12" t="n">
         <v>45563.0</v>
@@ -16423,80 +16715,80 @@
         <v>0.0</v>
       </c>
       <c r="P155" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q155" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R155" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S155" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T155" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U155" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V155" s="10" t="n"/>
       <c r="W155" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X155" s="10" t="inlineStr"/>
       <c r="Y155" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z155" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA155" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB155" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC155" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD155" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="11" t="n">
         <v>1216861</v>
       </c>
       <c r="B156" s="11" t="n">
         <v>196684</v>
       </c>
       <c r="C156" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D156" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E156" s="12" t="n">
         <v>45575.0</v>
       </c>
       <c r="F156" s="12" t="n">
         <v>45575.0</v>
@@ -16515,80 +16807,80 @@
         <v>0.0</v>
       </c>
       <c r="P156" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q156" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R156" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S156" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T156" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U156" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V156" s="10" t="n"/>
       <c r="W156" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X156" s="10" t="inlineStr"/>
       <c r="Y156" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z156" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA156" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB156" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC156" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD156" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="11" t="n">
         <v>1216870</v>
       </c>
       <c r="B157" s="11" t="n">
         <v>196685</v>
       </c>
       <c r="C157" s="10" t="inlineStr">
         <is>
           <t>HWAV</t>
         </is>
       </c>
       <c r="D157" s="10" t="inlineStr">
         <is>
           <t>Excessive Heat</t>
         </is>
       </c>
       <c r="E157" s="12" t="n">
         <v>45589.0</v>
       </c>
       <c r="F157" s="12" t="n">
         <v>45589.0</v>
@@ -16607,80 +16899,80 @@
         <v>0.0</v>
       </c>
       <c r="P157" s="5" t="inlineStr">
         <is>
           <t>$0 property; $0 crops, reported for the zone (2024 dollars)</t>
         </is>
       </c>
       <c r="Q157" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R157" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S157" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T157" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U157" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V157" s="10" t="n"/>
       <c r="W157" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X157" s="10" t="inlineStr"/>
       <c r="Y157" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z157" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA157" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB157" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC157" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD157" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="11" t="n">
         <v>1247093</v>
       </c>
       <c r="B158" s="11" t="n">
         <v>201019</v>
       </c>
       <c r="C158" s="10" t="inlineStr">
         <is>
           <t>CFLD</t>
         </is>
       </c>
       <c r="D158" s="10" t="inlineStr">
         <is>
           <t>Coastal Flood</t>
         </is>
       </c>
       <c r="E158" s="12" t="n">
         <v>45736.0</v>
       </c>
       <c r="F158" s="12" t="n">
         <v>45736.0</v>
@@ -16699,80 +16991,80 @@
         <v>0.0</v>
       </c>
       <c r="P158" s="5" t="inlineStr">
         <is>
           <t>$3,500 property; $0 crops, reported for the zone (2025 dollars)</t>
         </is>
       </c>
       <c r="Q158" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R158" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S158" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T158" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U158" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V158" s="10" t="n"/>
       <c r="W158" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X158" s="10" t="inlineStr"/>
       <c r="Y158" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z158" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA158" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB158" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC158" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD158" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="11" t="n">
         <v>1268923</v>
       </c>
       <c r="B159" s="11" t="n">
         <v>203700</v>
       </c>
       <c r="C159" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D159" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E159" s="12" t="n">
         <v>45781.0</v>
       </c>
       <c r="F159" s="12" t="n">
         <v>45781.0</v>
@@ -16821,56 +17113,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V159" s="10" t="n"/>
       <c r="W159" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X159" s="10" t="inlineStr"/>
       <c r="Y159" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z159" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA159" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB159" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC159" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD159" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="11" t="n">
         <v>1268954</v>
       </c>
       <c r="B160" s="11" t="n">
         <v>203735</v>
       </c>
       <c r="C160" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D160" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E160" s="12" t="n">
         <v>45794.0</v>
       </c>
       <c r="F160" s="12" t="n">
         <v>45794.0</v>
@@ -16909,56 +17201,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V160" s="10" t="n"/>
       <c r="W160" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X160" s="10" t="inlineStr"/>
       <c r="Y160" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z160" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA160" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB160" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC160" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD160" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="11" t="n">
         <v>1268956</v>
       </c>
       <c r="B161" s="11" t="n">
         <v>203735</v>
       </c>
       <c r="C161" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D161" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E161" s="12" t="n">
         <v>45794.0</v>
       </c>
       <c r="F161" s="12" t="n">
         <v>45794.0</v>
@@ -16997,56 +17289,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V161" s="10" t="n"/>
       <c r="W161" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X161" s="10" t="inlineStr"/>
       <c r="Y161" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z161" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA161" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB161" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC161" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD161" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="11" t="n">
         <v>1268957</v>
       </c>
       <c r="B162" s="11" t="n">
         <v>203735</v>
       </c>
       <c r="C162" s="10" t="inlineStr">
         <is>
           <t>IFLD</t>
         </is>
       </c>
       <c r="D162" s="10" t="inlineStr">
         <is>
           <t>Flash Flood</t>
         </is>
       </c>
       <c r="E162" s="12" t="n">
         <v>45794.0</v>
       </c>
       <c r="F162" s="12" t="n">
         <v>45794.0</v>
@@ -17085,56 +17377,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V162" s="10" t="n"/>
       <c r="W162" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X162" s="10" t="inlineStr"/>
       <c r="Y162" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z162" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA162" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB162" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC162" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD162" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="11" t="n">
         <v>1292944</v>
       </c>
       <c r="B163" s="11" t="n">
         <v>207191</v>
       </c>
       <c r="C163" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D163" s="10" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="E163" s="12" t="n">
         <v>45886.0</v>
       </c>
       <c r="F163" s="12" t="n">
         <v>45886.0</v>
@@ -17183,56 +17475,56 @@
         <is>
           <t>ANASCO</t>
         </is>
       </c>
       <c r="V163" s="10" t="n"/>
       <c r="W163" s="11" t="n">
         <v>1</v>
       </c>
       <c r="X163" s="10" t="inlineStr"/>
       <c r="Y163" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z163" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA163" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB163" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC163" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD163" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="11" t="n">
         <v>1296546</v>
       </c>
       <c r="B164" s="11" t="n">
         <v>208040</v>
       </c>
       <c r="C164" s="10" t="inlineStr">
         <is>
           <t>CFLD</t>
         </is>
       </c>
       <c r="D164" s="10" t="inlineStr">
         <is>
           <t>Coastal Flood</t>
         </is>
       </c>
       <c r="E164" s="12" t="n">
         <v>45933.0</v>
       </c>
       <c r="F164" s="12" t="n">
         <v>45934.0</v>
@@ -17251,80 +17543,80 @@
         <v>0.0</v>
       </c>
       <c r="P164" s="5" t="inlineStr">
         <is>
           <t>$1,000 property; $0 crops, reported for the zone (2025 dollars)</t>
         </is>
       </c>
       <c r="Q164" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R164" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S164" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T164" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U164" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V164" s="10" t="n"/>
       <c r="W164" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X164" s="10" t="inlineStr"/>
       <c r="Y164" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z164" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA164" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB164" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC164" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD164" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="11" t="n">
         <v>1320142</v>
       </c>
       <c r="B165" s="11" t="n">
         <v>211309</v>
       </c>
       <c r="C165" s="10" t="inlineStr">
         <is>
           <t>CFLD</t>
         </is>
       </c>
       <c r="D165" s="10" t="inlineStr">
         <is>
           <t>Coastal Flood</t>
         </is>
       </c>
       <c r="E165" s="12" t="n">
         <v>46056.0</v>
       </c>
       <c r="F165" s="12" t="n">
         <v>46056.0</v>
@@ -17343,80 +17635,80 @@
         <v>0.0</v>
       </c>
       <c r="P165" s="5" t="inlineStr">
         <is>
           <t>$20,000 property; $0 crops, reported for the zone (2026 dollars)</t>
         </is>
       </c>
       <c r="Q165" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R165" s="13" t="n">
         <v>0</v>
       </c>
       <c r="S165" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T165" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U165" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V165" s="10" t="n"/>
       <c r="W165" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X165" s="10" t="inlineStr"/>
       <c r="Y165" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z165" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA165" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB165" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC165" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD165" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="11" t="n">
         <v>1320147</v>
       </c>
       <c r="B166" s="11" t="n">
         <v>211310</v>
       </c>
       <c r="C166" s="10" t="inlineStr">
         <is>
           <t>SWND</t>
         </is>
       </c>
       <c r="D166" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="E166" s="12" t="n">
         <v>46081.0</v>
       </c>
       <c r="F166" s="12" t="n">
         <v>46081.0</v>
@@ -17445,211 +17737,211 @@
         <v>0.0</v>
       </c>
       <c r="P166" s="5" t="inlineStr">
         <is>
           <t>$4,500 property; $0 crops, reported for the zone (2026 dollars)</t>
         </is>
       </c>
       <c r="Q166" s="13" t="n">
         <v>0</v>
       </c>
       <c r="R166" s="13" t="n">
         <v>1</v>
       </c>
       <c r="S166" s="10" t="inlineStr">
         <is>
           <t>zone</t>
         </is>
       </c>
       <c r="T166" s="10" t="inlineStr">
         <is>
           <t>PR010</t>
         </is>
       </c>
       <c r="U166" s="5" t="inlineStr">
         <is>
-          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level</t>
         </is>
       </c>
       <c r="V166" s="10" t="n"/>
       <c r="W166" s="11" t="n">
         <v>7</v>
       </c>
       <c r="X166" s="10" t="inlineStr"/>
       <c r="Y166" s="10" t="b">
         <v>1</v>
       </c>
       <c r="Z166" s="10" t="b">
         <v>0</v>
       </c>
       <c r="AA166" s="10" t="b">
         <v>1</v>
       </c>
       <c r="AB166" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AC166" s="10" t="inlineStr">
         <is>
-          <t>c20260918; bp16ap26; 2026-09-26T121003Z</t>
+          <t>c20260918; bp16ap26; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AD166" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="167"/>
     <row r="168">
       <c r="A168" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
-    <row r="169" ht="60" customHeight="1">
+    <row r="169" ht="36" customHeight="1">
       <c r="A169" s="15" t="inlineStr">
         <is>
-          <t>Storm Events records are more complete after 1996; before 1996 only Tornado (from 1950), Hail and Thunderstorm Wind (from 1955) exist. Zone-level records are placed with NWS zone-county files, which exist from 2020 on; an earlier record is placed by its zone number in the nearest later file only when its zone name matches that file, records from zones NWS renumbered are placed by name or left out, and a record whose zone is in no known file is left out of every count, so counts before 2020 can be low. Some current zones are also missing from the NWS files, so recent counts can be low too.</t>
+          <t>Storm Events records are more complete after 1996; before 1996 only Tornado (from 1950), Hail and Thunderstorm Wind (from 1955) exist. Zone-level records from zones that no NWS zone-county file places in this county (mostly before 2020) are not counted here (the Methods page explains the zone matching).</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="15" t="inlineStr">
         <is>
-          <t>Member places named: event records naming this place.</t>
+          <t>Places named: event records naming this place.</t>
         </is>
       </c>
     </row>
     <row r="171"/>
     <row r="172">
       <c r="A172" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="173" ht="24" customHeight="1">
       <c r="A173" s="16" t="inlineStr">
         <is>
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
     <row r="174" ht="24" customHeight="1">
       <c r="A174" s="16" t="inlineStr">
         <is>
-          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-28, https://www.weather.gov/gis/ZoneCounty</t>
+          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-30, https://www.weather.gov/gis/ZoneCounty</t>
         </is>
       </c>
     </row>
     <row r="175" ht="24" customHeight="1">
       <c r="A175" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:AD166"/>
   <mergeCells count="5">
     <mergeCell ref="A173:J173"/>
     <mergeCell ref="A174:J174"/>
     <mergeCell ref="A175:J175"/>
     <mergeCell ref="A169:J169"/>
     <mergeCell ref="A170:J170"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A173" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A174" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A175" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="19" customWidth="1" min="1" max="1"/>
     <col width="19" customWidth="1" min="2" max="2"/>
     <col width="60" customWidth="1" min="3" max="3"/>
     <col width="60" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="60" customWidth="1" min="6" max="6"/>
     <col width="37" customWidth="1" min="7" max="7"/>
     <col width="44" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="60" customWidth="1" min="10" max="10"/>
     <col width="60" customWidth="1" min="11" max="11"/>
     <col width="19" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-e: probability</t>
+          <t>Supports FEMA checklist item B1-e: probability of future events</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Probability: FEMA annualized frequency and descriptor per hazard</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Hazard</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>FEMA annualized frequency (modeled) (unit per row)</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Unit</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>In plain terms</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -17719,295 +18011,291 @@
           <t>1994 to 2023 (30 years)</t>
         </is>
       </c>
       <c r="I5" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Not Applicable in NRI for this county; no descriptor.</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L5" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Coastal Flooding</t>
         </is>
       </c>
       <c r="B6" s="20" t="n">
         <v>0.212000000896233</v>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>events per year at a location (modeled)</t>
         </is>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>about 0.21 per year at a given location in the county</t>
         </is>
       </c>
       <c r="E6" s="10" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t>Storm Events records in 4 of 30 years, 1996 to 2025 (13.3%)</t>
         </is>
       </c>
       <c r="G6" s="18" t="inlineStr">
         <is>
           <t>not shown</t>
         </is>
       </c>
       <c r="H6" s="10" t="inlineStr">
         <is>
           <t>modeled</t>
         </is>
       </c>
       <c r="I6" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
-      <c r="J6" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" s="5" t="n"/>
       <c r="K6" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L6" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Cold Wave</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>event-days per year</t>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>none modeled</t>
         </is>
       </c>
       <c r="E7" s="10" t="n"/>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>event-days in 0 of 30 years, 1996 to 2025 (0%)</t>
+          <t>Storm Events event-days in 0 of 30 years, 1996 to 2025 (0%)</t>
         </is>
       </c>
       <c r="G7" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="H7" s="10" t="inlineStr">
         <is>
           <t>2005-11-12 to 2024-11-12 (19 years)</t>
         </is>
       </c>
       <c r="I7" s="10" t="inlineStr">
         <is>
           <t>countywide</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>No recorded event-days, 1996 to 2025; descriptor not assigned. Frost/Freeze records are not counted in this descriptor: they record crop freezes, not cold waves.</t>
+          <t>No Storm Events cold wave record, 1996 to 2025.</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L7" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="B8" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>event-days per year</t>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>none modeled</t>
         </is>
       </c>
       <c r="E8" s="10" t="inlineStr">
         <is>
           <t>Possible</t>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
-          <t>event-days in 2 of 30 years, 1996 to 2025 (6.67%)</t>
+          <t>Storm Events event-days in 2 of 30 years, 1996 to 2025 (6.67%)</t>
         </is>
       </c>
       <c r="G8" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="H8" s="10" t="inlineStr">
         <is>
           <t>2000 to 2025 (25.25 years; D3 and D4 only)</t>
         </is>
       </c>
       <c r="I8" s="10" t="inlineStr">
         <is>
           <t>countywide</t>
         </is>
       </c>
       <c r="J8" s="5" t="inlineStr">
         <is>
-          <t>NRI models no drought event-days here (2000 to 2025, 25.25 years; D3 and D4 only), but Storm Events has a record in 2 of 30 years. The descriptor comes from Storm Events, which records events NRI's definition leaves out, so the two use different thresholds; read them together.</t>
+          <t>NRI models no drought event-days here (2000 to 2025, 25.25 years; D3 and D4 only); Storm Events has a record in 2 of 30 years. The descriptor comes from Storm Events, which counts D2 drought that NRI leaves out.</t>
         </is>
       </c>
       <c r="K8" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L8" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
       <c r="B9" s="21" t="n">
         <v>0.05294</v>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>annual probability at a location</t>
         </is>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>chance a given location in the county has at least minor-damage shaking in a year: 5.29%</t>
         </is>
       </c>
       <c r="E9" s="10" t="n"/>
       <c r="F9" s="5" t="n"/>
       <c r="G9" s="18" t="inlineStr">
         <is>
           <t>not shown</t>
         </is>
       </c>
       <c r="H9" s="10" t="inlineStr">
         <is>
           <t>modeled</t>
         </is>
       </c>
       <c r="I9" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>Descriptor not assigned: the NRI value is the chance at a location in the county, not how often the hazard affects the county, and Storm Events does not record earthquakes.</t>
+          <t>No descriptor (Storm Events does not record earthquakes).</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L9" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="B10" s="21" t="n">
         <v>0.026577871812632</v>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>events per year</t>
         </is>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>about 1 in 38 years</t>
         </is>
       </c>
       <c r="E10" s="10" t="inlineStr">
         <is>
           <t>Possible</t>
@@ -18022,279 +18310,279 @@
         <v>1.046045060771305</v>
       </c>
       <c r="H10" s="10" t="inlineStr">
         <is>
           <t>1986 to 2023 (38 years)</t>
         </is>
       </c>
       <c r="I10" s="10" t="inlineStr">
         <is>
           <t>countywide</t>
         </is>
       </c>
       <c r="J10" s="5" t="n"/>
       <c r="K10" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L10" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Heat Wave</t>
         </is>
       </c>
       <c r="B11" s="21" t="n">
         <v>0.051874483273218</v>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>event-days per year</t>
         </is>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>about 0.0519 days per year</t>
         </is>
       </c>
       <c r="E11" s="10" t="inlineStr">
         <is>
           <t>Possible</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>event-days in 2 of 30 years, 1996 to 2025 (6.67%)</t>
+          <t>Storm Events event-days in 2 of 30 years, 1996 to 2025 (6.67%)</t>
         </is>
       </c>
       <c r="G11" s="20" t="n">
         <v>0.874008024163037</v>
       </c>
       <c r="H11" s="10" t="inlineStr">
         <is>
           <t>2005-11-12 to 2024-11-12 (19 years)</t>
         </is>
       </c>
       <c r="I11" s="10" t="inlineStr">
         <is>
           <t>countywide</t>
         </is>
       </c>
       <c r="J11" s="5" t="n"/>
       <c r="K11" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L11" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="B12" s="20" t="n">
         <v>0.184056137121822</v>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t>events per year</t>
         </is>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>about 1 in 5 years</t>
         </is>
       </c>
       <c r="E12" s="10" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t>FEMA annualized frequency (modeled)</t>
         </is>
       </c>
       <c r="G12" s="13" t="n">
         <v>45.0</v>
       </c>
       <c r="H12" s="10" t="inlineStr">
         <is>
           <t>1851 to 2024 (Atlantic)</t>
         </is>
       </c>
       <c r="I12" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
-          <t>NRI counts hurricane and tropical storm tracks passing within storm-force wind range; federal declarations are counted separately in B1-d and need not match.</t>
+          <t>NRI counts hurricane and tropical storm tracks passing within storm-force wind range; federal declarations are in B1-d.</t>
         </is>
       </c>
       <c r="K12" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L12" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Ice Storm</t>
         </is>
       </c>
       <c r="B13" s="18" t="n"/>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>event-days per year</t>
         </is>
       </c>
       <c r="D13" s="5" t="n"/>
       <c r="E13" s="10" t="n"/>
       <c r="F13" s="5" t="n"/>
       <c r="G13" s="18" t="n"/>
       <c r="H13" s="10" t="inlineStr">
         <is>
           <t>1946-12-31 to 2014-02-12 (67 years)</t>
         </is>
       </c>
       <c r="I13" s="10" t="inlineStr">
         <is>
           <t>countywide</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Not Applicable in NRI for this county; no descriptor.</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L13" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Inland Flooding</t>
         </is>
       </c>
       <c r="B14" s="20" t="n">
         <v>0.857142857142857</v>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>event-days per year</t>
         </is>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>about 0.857 days per year</t>
         </is>
       </c>
       <c r="E14" s="10" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
-          <t>event-days in 14 of 30 years, 1996 to 2025 (46.7%)</t>
+          <t>Storm Events event-days in 14 of 30 years, 1996 to 2025 (46.7%)</t>
         </is>
       </c>
       <c r="G14" s="13" t="n">
         <v>24.0</v>
       </c>
       <c r="H14" s="10" t="inlineStr">
         <is>
           <t>1996 to 2023 (28 years)</t>
         </is>
       </c>
       <c r="I14" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
       <c r="J14" s="5" t="n"/>
       <c r="K14" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L14" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Landslide</t>
         </is>
       </c>
       <c r="B15" s="23" t="n">
         <v>26.884574356</v>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>events per year (modeled)</t>
         </is>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>about 26.9 per year</t>
         </is>
       </c>
       <c r="E15" s="10" t="inlineStr">
         <is>
           <t>Highly likely</t>
@@ -18311,51 +18599,51 @@
         </is>
       </c>
       <c r="H15" s="10" t="inlineStr">
         <is>
           <t>modeled</t>
         </is>
       </c>
       <c r="I15" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
       <c r="J15" s="5" t="n"/>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L15" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="B16" s="23" t="n">
         <v>67.2257431212851</v>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t>days per year with a strike</t>
         </is>
       </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t>about 67.2 days per year</t>
         </is>
       </c>
       <c r="E16" s="10" t="inlineStr">
         <is>
           <t>Highly likely</t>
@@ -18372,51 +18660,51 @@
         </is>
       </c>
       <c r="H16" s="10" t="inlineStr">
         <is>
           <t>1995 to 2023 (29 years; CONUS)</t>
         </is>
       </c>
       <c r="I16" s="10" t="inlineStr">
         <is>
           <t>countywide</t>
         </is>
       </c>
       <c r="J16" s="5" t="n"/>
       <c r="K16" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L16" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="B17" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>events per year</t>
         </is>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>none modeled</t>
         </is>
       </c>
       <c r="E17" s="10" t="inlineStr">
         <is>
           <t>Unlikely</t>
@@ -18435,51 +18723,51 @@
           <t>1986 to 2023 (38 years)</t>
         </is>
       </c>
       <c r="I17" s="10" t="inlineStr">
         <is>
           <t>countywide</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>NRI rates this hazard Insufficient Data for this county; the descriptor applies the scale to FEMA's published frequency of 0.</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L17" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B18" s="24" t="n">
         <v>0.001421219075802</v>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>events per year</t>
         </is>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t>about 1 in 704 years</t>
         </is>
       </c>
       <c r="E18" s="10" t="inlineStr">
         <is>
           <t>Unlikely</t>
@@ -18496,404 +18784,401 @@
         </is>
       </c>
       <c r="H18" s="10" t="inlineStr">
         <is>
           <t>1950 to 2023 (EF2+); 1986 to 2023 (EF0-1)</t>
         </is>
       </c>
       <c r="I18" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
       <c r="J18" s="5" t="n"/>
       <c r="K18" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L18" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Tsunami</t>
         </is>
       </c>
       <c r="B19" s="21" t="n">
         <v>0.055701055705604</v>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>annual probability at the most exposed location (used in place of a county value)</t>
         </is>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>chance at the county's most exposed location in a year: 5.57%</t>
         </is>
       </c>
       <c r="E19" s="10" t="n"/>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t>Storm Events records in 0 of 30 years, 1996 to 2025 (0%)</t>
         </is>
       </c>
       <c r="G19" s="18" t="inlineStr">
         <is>
           <t>not shown</t>
         </is>
       </c>
       <c r="H19" s="10" t="inlineStr">
         <is>
           <t>modeled</t>
         </is>
       </c>
       <c r="I19" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>No Storm Events record of this hazard, 1996 to 2025; descriptor not assigned (the NRI value is the chance at a location in the county, not how often the hazard affects the county)</t>
+          <t>No descriptor: no Storm Events record 1996 to 2025</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L19" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Volcanic Activity</t>
         </is>
       </c>
       <c r="B20" s="18" t="n"/>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <t>annual probability</t>
         </is>
       </c>
       <c r="D20" s="5" t="n"/>
       <c r="E20" s="10" t="n"/>
       <c r="F20" s="5" t="n"/>
       <c r="G20" s="18" t="inlineStr">
         <is>
           <t>not shown</t>
         </is>
       </c>
       <c r="H20" s="10" t="inlineStr">
         <is>
           <t>modeled</t>
         </is>
       </c>
       <c r="I20" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Not Applicable in NRI for this county; no descriptor.</t>
         </is>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L20" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="B21" s="18" t="n"/>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>annual probability at a location</t>
         </is>
       </c>
       <c r="D21" s="5" t="n"/>
       <c r="E21" s="10" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t>Storm Events records in 3 of 30 years, 1996 to 2025 (10%)</t>
         </is>
       </c>
       <c r="G21" s="18" t="inlineStr">
         <is>
           <t>not shown</t>
         </is>
       </c>
       <c r="H21" s="10" t="inlineStr">
         <is>
           <t>modeled</t>
         </is>
       </c>
       <c r="I21" s="10" t="inlineStr">
         <is>
           <t>see B1-f</t>
         </is>
       </c>
-      <c r="J21" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J21" s="5" t="n"/>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L21" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Winter Weather</t>
         </is>
       </c>
       <c r="B22" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
           <t>event-days per year</t>
         </is>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>none modeled</t>
         </is>
       </c>
       <c r="E22" s="10" t="n"/>
       <c r="F22" s="5" t="inlineStr">
         <is>
-          <t>event-days in 0 of 30 years, 1996 to 2025 (0%)</t>
+          <t>Storm Events event-days in 0 of 30 years, 1996 to 2025 (0%)</t>
         </is>
       </c>
       <c r="G22" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="H22" s="10" t="inlineStr">
         <is>
           <t>2005-11-12 to 2024-11-12 (19 years)</t>
         </is>
       </c>
       <c r="I22" s="10" t="inlineStr">
         <is>
           <t>countywide</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
-          <t>No recorded event-days, 1996 to 2025; descriptor not assigned</t>
+          <t>No Storm Events winter weather record, 1996 to 2025</t>
         </is>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L22" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="M22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
-    <row r="25" ht="60" customHeight="1">
+    <row r="25" ht="24" customHeight="1">
       <c r="A25" s="15" t="inlineStr">
         <is>
-          <t>FEMA annualized frequency (modeled) comes from the National Risk Index v1.20 (December 2025). It is not recorded events divided by years, and what it measures depends on the hazard. For most hazards it estimates how often the hazard affects this county each year: it counts events or event-days (drought, heat wave, cold wave, winter weather, ice storm and inland flooding are in days per year; lightning is the number of days per year with a recorded cloud-to-ground strike, from the NOAA Storm Prediction Center daily lightning climatology); it may count events in the surrounding area (hail, strong wind, tornado, hurricane and ice storm use a 49 km grid and buffers) and is averaged over the county's area; and some hazards use a minimum value for places with no recorded event. Earthquake, wildfire and coastal flooding are different: FEMA computes them for each census block and averages them over the county, so the value is the chance (for coastal flooding, the modeled number of floods per year) at a location in the county, which is lower than the chance that the hazard strikes somewhere in the county. Earthquake is the chance of at least minor-damage shaking (U.S. Geological Survey model); wildfire is the chance that a location burns in a large fire (U.S. Forest Service burn probability); coastal flooding comes from FEMA flood zones and NOAA high-tide flooding, so it can be above 1 where high-tide flooding is frequent. Tsunami is the value at the county's most exposed location, from recorded events and modeled return periods. For these four hazards the packet gives no "1 in N years" and takes the descriptor from Storm Events (none for earthquake) unless the value is 1 or more a year. Landslide is a U.S. Geological Survey modeled county rate spread by slope susceptibility. Volcanic activity is the chance that a volcano affecting the county erupts in a year. Drought counts only extreme and exceptional drought (D3 and D4). Source: FEMA, National Risk Index Technical Documentation v1.20, sections 5.2.2 (Table 5), 5.2.3, 7.4, 10.4, 16.5, 17.1, 17.3.1, 17.5, 20.3.1, 21.4, 22.4 and 6 to 23.</t>
+          <t>FEMA annualized frequency (modeled) is the National Risk Index v1.20 (December 2025) estimate of how often a hazard affects this county in a year; it is not recorded events divided by years, and its unit differs by hazard (events, event-days, or days with a lightning strike per year). For earthquake, wildfire, coastal flooding and tsunami the value is the chance (or number of events) at a location in the county, not across the county, so no "1 in N years" is given and the descriptor comes from Storm Events where it has a record (none for earthquake). The Methods page gives each hazard's method, from FEMA's National Risk Index Technical Documentation v1.20.</t>
         </is>
       </c>
     </row>
     <row r="26"/>
     <row r="27">
       <c r="A27" s="14" t="inlineStr">
         <is>
           <t>About this section</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="15" t="inlineStr">
-[...1 lines deleted...]
-          <t>Optional: future conditions. Not a required item in the 2025 FEMA Local Mitigation Planning Policy Guide; some states ask for it. The federal Climate Mapping for Resilience and Adaptation (CMRA) site gives county exposure to future climate conditions.</t>
+      <c r="A28" s="16" t="inlineStr">
+        <is>
+          <t>Optional: future conditions. Not a required item in the 2025 FEMA Local Mitigation Planning Policy Guide; some states ask for it. The federal Climate Mapping for Resilience and Adaptation (CMRA) site gives county exposure to future climate conditions (https://resilience.climate.gov/).</t>
         </is>
       </c>
     </row>
     <row r="29"/>
     <row r="30">
       <c r="A30" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="16" t="inlineStr">
         <is>
-          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-28, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
+          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-30, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="16" t="inlineStr">
         <is>
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:M22"/>
   <mergeCells count="4">
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="A31:J31"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A31" r:id="rId1"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A32" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A28" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A31" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A32" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="29" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="58" customWidth="1" min="3" max="3"/>
     <col width="60" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-e: probability</t>
+          <t>Supports FEMA checklist item B1-e: probability of future events</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Descriptor scale used in this packet (defined per unit)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Unit</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Descriptor</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Definition</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -18913,465 +19198,465 @@
           <t>events per year</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Highly likely</t>
         </is>
       </c>
       <c r="C5" s="10" t="inlineStr">
         <is>
           <t>1 or more per year</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E5" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>events per year</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
       <c r="C6" s="10" t="inlineStr">
         <is>
           <t>about once in 1 to 10 years</t>
         </is>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E6" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>events per year</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Possible</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>about once in 10 to 100 years</t>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E7" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>events per year</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Unlikely</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>less than once in 100 years</t>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E8" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>annual probability</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>10% to under 100% chance in a given year</t>
         </is>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E9" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>annual probability</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Possible</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>1% to under 10% chance in a given year</t>
         </is>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E10" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>annual probability</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Unlikely</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>under 1% chance in a given year</t>
         </is>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E11" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>event-days (share of years)</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Highly likely</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>event-days recorded in 90% or more of years</t>
         </is>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E12" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>event-days (share of years)</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Likely</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>event-days recorded in 10% to under 90% of years</t>
         </is>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E13" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>event-days (share of years)</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Possible</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>event-days recorded in some years but under 10% of years</t>
         </is>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E14" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>lightning strike-days</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Highly likely</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>cloud-to-ground strikes on 1 or more days per year</t>
         </is>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="E15" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="F15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="18" ht="24" customHeight="1">
       <c r="A18" s="16" t="inlineStr">
         <is>
-          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-28, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
+          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-30, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="16" t="inlineStr">
         <is>
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:F15"/>
   <mergeCells count="2">
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A19" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="41" customWidth="1" min="1" max="1"/>
+    <col width="48" customWidth="1" min="1" max="1"/>
     <col width="27" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
     <col width="60" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-e: probability</t>
+          <t>Supports FEMA checklist item B1-e: probability of future events</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Intensity bands: historical frequency (Storm Events)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Hazard</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Band</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Years</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Events (county-coded records)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -19415,1389 +19700,1373 @@
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F5" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H5" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>2.00 in+</t>
         </is>
       </c>
       <c r="C6" s="10" t="inlineStr">
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F6" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H6" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
-          <t>Strong Wind (Thunderstorm Wind records)</t>
+          <t>Thunderstorm Wind (counted as NRI Strong Wind)</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>50-64 kt</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F7" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H7" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
-          <t>Strong Wind (Thunderstorm Wind records)</t>
+          <t>Thunderstorm Wind (counted as NRI Strong Wind)</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>65 kt+</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F8" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H8" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
-          <t>Strong Wind (Thunderstorm Wind records)</t>
+          <t>Thunderstorm Wind (counted as NRI Strong Wind)</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>unmeasured or below 50 kt</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D9" s="13" t="n">
         <v>3</v>
       </c>
       <c r="E9" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F9" s="23" t="n">
         <v>0.1</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H9" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>EF0-1</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F10" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H10" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>EF2-3</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D11" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F11" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H11" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>EF4-5</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D12" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F12" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H12" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>unrated (EFU)</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>1996 to 2025</t>
         </is>
       </c>
       <c r="D13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="13" t="n">
         <v>30</v>
       </c>
       <c r="F13" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="H13" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="I13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
-    <row r="16" ht="24" customHeight="1">
+    <row r="16">
       <c r="A16" s="15" t="inlineStr">
         <is>
+          <t>The bands show how often events of each severity were recorded in this county, to profile how severe events have been (FEMA's probability item asks for the range of intensities).</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="24" customHeight="1">
+      <c r="A17" s="15" t="inlineStr">
+        <is>
           <t>Hail smaller than 1 inch is not counted: on 2010-01-05 the National Weather Service raised its severe-hail threshold from 3/4 inch to 1 inch, so smaller reports became less common after 2009 (NWS Service Change Notice 09-52). NRI hail frequency uses a 0.75 inch threshold.</t>
         </is>
       </c>
     </row>
-    <row r="17"/>
-[...1 lines deleted...]
-      <c r="A18" s="14" t="inlineStr">
+    <row r="18"/>
+    <row r="19">
+      <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
-    <row r="19">
-[...2 lines deleted...]
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+    <row r="20">
+      <c r="A20" s="16" t="inlineStr">
+        <is>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:I13"/>
-  <mergeCells count="2">
-    <mergeCell ref="A19:I19"/>
+  <mergeCells count="3">
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="A20:I20"/>
     <mergeCell ref="A16:I16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A19" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A20" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K28"/>
+  <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="19" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="14" customWidth="1" min="4" max="4"/>
-[...1 lines deleted...]
-    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="13" customWidth="1" min="5" max="5"/>
+    <col width="12" customWidth="1" min="6" max="6"/>
     <col width="39" customWidth="1" min="7" max="7"/>
-    <col width="60" customWidth="1" min="8" max="8"/>
+    <col width="10" customWidth="1" min="8" max="8"/>
     <col width="60" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-f: variation across the planning area</t>
+          <t>Supports FEMA checklist item B1-f: hazards that vary across jurisdictions</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Range of census tract risk within the county</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="45" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Hazard</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Tracts rated (count)</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Tracts (count)</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Risk score min (NRI score, 0 to 100)</t>
+          <t>Min (NRI risk score, 0 to 100)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
-          <t>Median</t>
+          <t>Median (NRI risk score, 0 to 100)</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>Max</t>
+          <t>Max (NRI risk score, 0 to 100)</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Tracts by rating</t>
         </is>
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Avalanche</t>
         </is>
       </c>
       <c r="B5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D5" s="18" t="n"/>
       <c r="E5" s="18" t="n"/>
       <c r="F5" s="18" t="n"/>
       <c r="G5" s="10" t="inlineStr">
         <is>
           <t>Not Applicable 7</t>
         </is>
       </c>
-      <c r="H5" s="5" t="n"/>
+      <c r="H5" s="10" t="n"/>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J5" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Coastal Flooding</t>
         </is>
       </c>
       <c r="B6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D6" s="18" t="n"/>
       <c r="E6" s="18" t="n"/>
       <c r="F6" s="18" t="n"/>
       <c r="G6" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H6" s="5" t="n"/>
+      <c r="H6" s="10" t="n"/>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J6" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Cold Wave</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D7" s="18" t="n"/>
       <c r="E7" s="18" t="n"/>
       <c r="F7" s="18" t="n"/>
       <c r="G7" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H7" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H7" s="10" t="n"/>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J7" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="B8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D8" s="18" t="n"/>
       <c r="E8" s="18" t="n"/>
       <c r="F8" s="18" t="n"/>
       <c r="G8" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H8" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H8" s="10" t="n"/>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J8" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
       <c r="B9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D9" s="18" t="n"/>
       <c r="E9" s="18" t="n"/>
       <c r="F9" s="18" t="n"/>
       <c r="G9" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H9" s="5" t="n"/>
+      <c r="H9" s="10" t="n"/>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J9" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D10" s="18" t="n"/>
       <c r="E10" s="18" t="n"/>
       <c r="F10" s="18" t="n"/>
       <c r="G10" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H10" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H10" s="10" t="n"/>
       <c r="I10" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J10" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Heat Wave</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D11" s="18" t="n"/>
       <c r="E11" s="18" t="n"/>
       <c r="F11" s="18" t="n"/>
       <c r="G11" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H11" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H11" s="10" t="n"/>
       <c r="I11" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J11" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="B12" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D12" s="18" t="n"/>
       <c r="E12" s="18" t="n"/>
       <c r="F12" s="18" t="n"/>
       <c r="G12" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H12" s="5" t="n"/>
+      <c r="H12" s="10" t="n"/>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J12" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Ice Storm</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D13" s="18" t="n"/>
       <c r="E13" s="18" t="n"/>
       <c r="F13" s="18" t="n"/>
       <c r="G13" s="10" t="inlineStr">
         <is>
           <t>Not Applicable 7</t>
         </is>
       </c>
-      <c r="H13" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H13" s="10" t="n"/>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J13" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Inland Flooding</t>
         </is>
       </c>
       <c r="B14" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D14" s="18" t="n"/>
       <c r="E14" s="18" t="n"/>
       <c r="F14" s="18" t="n"/>
       <c r="G14" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H14" s="5" t="n"/>
+      <c r="H14" s="10" t="n"/>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J14" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Landslide</t>
         </is>
       </c>
       <c r="B15" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D15" s="18" t="n"/>
       <c r="E15" s="18" t="n"/>
       <c r="F15" s="18" t="n"/>
       <c r="G15" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H15" s="5" t="n"/>
+      <c r="H15" s="10" t="n"/>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J15" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="B16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D16" s="18" t="n"/>
       <c r="E16" s="18" t="n"/>
       <c r="F16" s="18" t="n"/>
       <c r="G16" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H16" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H16" s="10" t="n"/>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J16" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="B17" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D17" s="18" t="n"/>
       <c r="E17" s="18" t="n"/>
       <c r="F17" s="18" t="n"/>
       <c r="G17" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H17" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H17" s="10" t="n"/>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J17" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D18" s="18" t="n"/>
       <c r="E18" s="18" t="n"/>
       <c r="F18" s="18" t="n"/>
       <c r="G18" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H18" s="5" t="n"/>
+      <c r="H18" s="10" t="n"/>
       <c r="I18" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J18" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Tsunami</t>
         </is>
       </c>
       <c r="B19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C19" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D19" s="18" t="n"/>
       <c r="E19" s="18" t="n"/>
       <c r="F19" s="18" t="n"/>
       <c r="G19" s="10" t="inlineStr">
         <is>
           <t>Not Applicable 5, Insufficient Data 2</t>
         </is>
       </c>
-      <c r="H19" s="5" t="n"/>
+      <c r="H19" s="10" t="n"/>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J19" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Volcanic Activity</t>
         </is>
       </c>
       <c r="B20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D20" s="18" t="n"/>
       <c r="E20" s="18" t="n"/>
       <c r="F20" s="18" t="n"/>
       <c r="G20" s="10" t="inlineStr">
         <is>
           <t>Not Applicable 7</t>
         </is>
       </c>
-      <c r="H20" s="5" t="n"/>
+      <c r="H20" s="10" t="n"/>
       <c r="I20" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J20" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="B21" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D21" s="18" t="n"/>
       <c r="E21" s="18" t="n"/>
       <c r="F21" s="18" t="n"/>
       <c r="G21" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H21" s="5" t="n"/>
+      <c r="H21" s="10" t="n"/>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J21" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Winter Weather</t>
         </is>
       </c>
       <c r="B22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="13" t="n">
         <v>7</v>
       </c>
       <c r="D22" s="18" t="n"/>
       <c r="E22" s="18" t="n"/>
       <c r="F22" s="18" t="n"/>
       <c r="G22" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data 7</t>
         </is>
       </c>
-      <c r="H22" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H22" s="10" t="n"/>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="J22" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="K22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="15" t="inlineStr">
         <is>
           <t>Rated tracts only: No Rating (score 0.0), Not Applicable and Insufficient Data tracts are counted but not used for the minimum, median and maximum.</t>
         </is>
       </c>
     </row>
-    <row r="26"/>
-[...1 lines deleted...]
-      <c r="A27" s="14" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="15" t="inlineStr">
+        <is>
+          <t>The score ranks a tract against all U.S. tracts (100 = highest). The rating is FEMA's category for the tract's risk value, computed differently, so the two can disagree.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27"/>
+    <row r="28">
+      <c r="A28" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
-    <row r="28" ht="24" customHeight="1">
-[...2 lines deleted...]
-          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-28, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
+    <row r="29" ht="24" customHeight="1">
+      <c r="A29" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-30, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:K22"/>
-  <mergeCells count="2">
-    <mergeCell ref="A28:J28"/>
+  <mergeCells count="3">
+    <mergeCell ref="A29:J29"/>
     <mergeCell ref="A25:J25"/>
+    <mergeCell ref="A26:J26"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A28" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A29" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="25" customWidth="1" min="7" max="7"/>
+    <col width="43" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
-    <col width="24" customWidth="1" min="9" max="9"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
     <col width="60" customWidth="1" min="10" max="10"/>
     <col width="60" customWidth="1" min="11" max="11"/>
     <col width="60" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-f: variation across the planning area</t>
+          <t>Supports FEMA checklist item B1-f: hazards that vary across jurisdictions</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Per-member block (Starter, confirm locally)</t>
+          <t>Each jurisdiction (starting figures from federal data)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Jurisdiction</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Plan status</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FMA repetitive loss (44 CFR 77.2) (properties)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>FMA severe repetitive loss (44 CFR 77.2) (properties)</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>Repeat-flood, any NFIP or FMA definition (properties)</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
-          <t>Public Assistance matched (federal share obligated, nominal dollars)</t>
+          <t>Public Assistance to this jurisdiction (FEMA records matched by applicant name; federal share obligated, nominal dollars)</t>
         </is>
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>Event records naming this place (all years)</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
-          <t>Event records naming this place since the member's plan (records)</t>
+          <t>Event records naming this place since its plan (records)</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="L4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
@@ -20823,201 +21092,201 @@
       </c>
       <c r="F5" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G5" s="19" t="n">
         <v>316380355.24</v>
       </c>
       <c r="H5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Puerto Rico commonwealth community (720000): this row counts only its properties in this municipio, as the county table does.</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA HazardMitigationPlanStatuses v1; OpenFEMA NfipMultipleLossProperties v1; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="L5" s="5" t="inlineStr">
         <is>
-          <t>2026-09-26T121003Z; 2026-08-04T164045Z; 2026-09-26T151157Z; c20260918</t>
+          <t>2026-09-29T134039Z; 2026-08-04T164045Z; 2026-09-29T150754Z; c20260918</t>
         </is>
       </c>
       <c r="M5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="15" t="inlineStr">
         <is>
-          <t>Member rows are whole NFIP communities and need not add up to the county total: a community that extends into another county is counted in full on each member row, while the county table counts only its part in this county.</t>
+          <t>Repetitive-loss counts are for whole NFIP communities, which can extend beyond this county (see the note in B2-c).</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
-          <t>School districts and special districts get a plan clock row only.</t>
+          <t>County Public Assistance in B1-d also includes applicants filed under the county that are not jurisdictions in this plan (for example state agencies, special districts and nonprofits), so the jurisdiction rows add up to less.</t>
         </is>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
+          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-26T151157Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
+          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-29T150754Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="16" t="inlineStr">
         <is>
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:M5"/>
   <mergeCells count="6">
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="A8:J8"/>
     <mergeCell ref="A9:J9"/>
     <mergeCell ref="A12:J12"/>
     <mergeCell ref="A15:J15"/>
     <mergeCell ref="A13:J13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="21" customWidth="1" min="8" max="8"/>
     <col width="53" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-f: variation across the planning area</t>
+          <t>Supports FEMA checklist item B1-f: hazards that vary across jurisdictions</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Public Assistance matched to members, by disaster</t>
+          <t>Public Assistance matched to jurisdictions, by disaster</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
-[...3 lines deleted...]
-    <row r="4" ht="60" customHeight="1">
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="45" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Jurisdiction</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Disaster number</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Declared</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Applicant (FEMA record)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>Federal share obligated (nominal dollars)</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>Projects</t>
@@ -21069,564 +21338,564 @@
         </is>
       </c>
       <c r="E5" s="19" t="n">
         <v>783685.94</v>
       </c>
       <c r="F5" s="13" t="n">
         <v>4</v>
       </c>
       <c r="G5" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H5" s="10" t="inlineStr">
         <is>
           <t>new since last plan</t>
         </is>
       </c>
       <c r="I5" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Añasco Municipio</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>4671</t>
         </is>
       </c>
       <c r="C6" s="12" t="n">
         <v>44825.0</v>
       </c>
       <c r="D6" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E6" s="19" t="n">
         <v>6331158.42</v>
       </c>
       <c r="F6" s="13" t="n">
         <v>12</v>
       </c>
       <c r="G6" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H6" s="10" t="inlineStr">
         <is>
           <t>new since last plan</t>
         </is>
       </c>
       <c r="I6" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Añasco Municipio</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>4339</t>
         </is>
       </c>
       <c r="C7" s="12" t="n">
         <v>42998.0</v>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E7" s="19" t="n">
         <v>308224983.16</v>
       </c>
       <c r="F7" s="13" t="n">
         <v>147</v>
       </c>
       <c r="G7" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H7" s="10" t="n"/>
       <c r="I7" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Añasco Municipio</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>3384</t>
         </is>
       </c>
       <c r="C8" s="12" t="n">
         <v>42983.0</v>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E8" s="19" t="n">
         <v>29612.8</v>
       </c>
       <c r="F8" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G8" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H8" s="10" t="n"/>
       <c r="I8" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Añasco Municipio</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>4017</t>
         </is>
       </c>
       <c r="C9" s="12" t="n">
         <v>40782.0</v>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E9" s="19" t="n">
         <v>199453.04</v>
       </c>
       <c r="F9" s="13" t="n">
         <v>21</v>
       </c>
       <c r="G9" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H9" s="10" t="n"/>
       <c r="I9" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Añasco Municipio</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>4004</t>
         </is>
       </c>
       <c r="C10" s="12" t="n">
         <v>40738.0</v>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E10" s="19" t="n">
         <v>435495.1</v>
       </c>
       <c r="F10" s="13" t="n">
         <v>17</v>
       </c>
       <c r="G10" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H10" s="10" t="n"/>
       <c r="I10" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Añasco Municipio</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>1946</t>
         </is>
       </c>
       <c r="C11" s="12" t="n">
         <v>40477.0</v>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E11" s="19" t="n">
         <v>188227.46</v>
       </c>
       <c r="F11" s="13" t="n">
         <v>14</v>
       </c>
       <c r="G11" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H11" s="10" t="n"/>
       <c r="I11" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Añasco Municipio</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>1552</t>
         </is>
       </c>
       <c r="C12" s="12" t="n">
         <v>38247.0</v>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E12" s="19" t="n">
         <v>133775.44</v>
       </c>
       <c r="F12" s="13" t="n">
         <v>9</v>
       </c>
       <c r="G12" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H12" s="10" t="n"/>
       <c r="I12" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Añasco Municipio</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>1372</t>
         </is>
       </c>
       <c r="C13" s="12" t="n">
         <v>37027.0</v>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E13" s="19" t="n">
         <v>53963.88</v>
       </c>
       <c r="F13" s="13" t="n">
         <v>13</v>
       </c>
       <c r="G13" s="10" t="inlineStr">
         <is>
           <t>applicant name</t>
         </is>
       </c>
       <c r="H13" s="10" t="n"/>
       <c r="I13" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="J13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="K13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-26T151157Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
+          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-29T150754Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:K13"/>
   <mergeCells count="1">
     <mergeCell ref="A16:J16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O44"/>
+  <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="19" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
-    <col width="37" customWidth="1" min="7" max="7"/>
+    <col width="32" customWidth="1" min="7" max="7"/>
     <col width="24" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="27" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="60" customWidth="1" min="12" max="12"/>
     <col width="60" customWidth="1" min="13" max="13"/>
     <col width="60" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B2-a and B2-b: assets and impacts</t>
+          <t>Supports FEMA checklist items B2-a and B2-b: vulnerability and potential impacts</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>County-level starter: exposure, expected annual loss and damage since the plan</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Hazard</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Building exposure (modeled dollars)</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Agriculture exposure (modeled dollars)</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Population exposed (people)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>EAL buildings (modeled dollars per year)</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>EAL agriculture (modeled dollars per year)</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
-          <t>EAL population equivalence (statistical value of life and injury, $13.7M per life, not property damage)</t>
+          <t>Cost of expected deaths and injuries (FEMA's dollar value per year, not property damage)</t>
         </is>
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>EAL as % of exposure (buildings; agriculture where noted)</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Storm Events damage since 2020-07-27 (county-coded records, property plus crops, nominal dollars)</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Zone-level damage since plan (property plus crops, reported for the zone)</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>Public Assistance since plan (nominal dollars; see note)</t>
         </is>
       </c>
       <c r="L4" s="4" t="inlineStr">
         <is>
           <t>Note</t>
@@ -21654,1055 +21923,1063 @@
           <t>Avalanche</t>
         </is>
       </c>
       <c r="B5" s="18" t="n"/>
       <c r="C5" s="18" t="n"/>
       <c r="D5" s="18" t="n"/>
       <c r="E5" s="18" t="n"/>
       <c r="F5" s="18" t="n"/>
       <c r="G5" s="18" t="n"/>
       <c r="H5" s="18" t="n"/>
       <c r="I5" s="18" t="n"/>
       <c r="J5" s="18" t="n"/>
       <c r="K5" s="18" t="n"/>
       <c r="L5" s="5" t="inlineStr">
         <is>
           <t>Not Applicable in NRI for this county</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Coastal Flooding</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
         <v>783291600.8439697</v>
       </c>
       <c r="C6" s="18" t="n"/>
       <c r="D6" s="13" t="n">
         <v>5812.983986297554</v>
       </c>
       <c r="E6" s="17" t="n">
         <v>8970.28818</v>
       </c>
       <c r="F6" s="18" t="n"/>
       <c r="G6" s="17" t="n">
         <v>5005.60068</v>
       </c>
       <c r="H6" s="25" t="n">
         <v>1.145204183261358e-05</v>
       </c>
       <c r="I6" s="18" t="n"/>
       <c r="J6" s="17" t="n">
         <v>24500.0</v>
       </c>
       <c r="K6" s="18" t="n"/>
       <c r="L6" s="5" t="n"/>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Cold Wave</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="C7" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D7" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="E7" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="F7" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G7" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H7" s="18" t="n"/>
       <c r="I7" s="18" t="n"/>
       <c r="J7" s="18" t="n"/>
       <c r="K7" s="18" t="n"/>
       <c r="L7" s="5" t="inlineStr">
         <is>
           <t>building exposure is 0 in NRI</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="B8" s="18" t="n"/>
       <c r="C8" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D8" s="18" t="n"/>
       <c r="E8" s="18" t="n"/>
       <c r="F8" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G8" s="18" t="n"/>
       <c r="H8" s="18" t="n"/>
       <c r="I8" s="18" t="n"/>
       <c r="J8" s="18" t="n"/>
       <c r="K8" s="18" t="n"/>
       <c r="L8" s="5" t="inlineStr">
         <is>
           <t>agriculture exposure is 0 in NRI</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
         <v>5397798776.445147</v>
       </c>
       <c r="C9" s="18" t="n"/>
       <c r="D9" s="13" t="n">
         <v>25596.0</v>
       </c>
       <c r="E9" s="17" t="n">
         <v>3233155.49360657</v>
       </c>
       <c r="F9" s="18" t="n"/>
       <c r="G9" s="17" t="n">
         <v>3858711.86</v>
       </c>
       <c r="H9" s="26" t="n">
         <v>0.0005989766620636875</v>
       </c>
       <c r="I9" s="18" t="n"/>
       <c r="J9" s="18" t="n"/>
       <c r="K9" s="18" t="n"/>
       <c r="L9" s="5" t="n"/>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="B10" s="17" t="n">
         <v>3477128353.0</v>
       </c>
       <c r="C10" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D10" s="13" t="n">
         <v>25546.0</v>
       </c>
       <c r="E10" s="17" t="n">
         <v>1632.0486467934768</v>
       </c>
       <c r="F10" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G10" s="17" t="n">
         <v>358.90465320429826</v>
       </c>
       <c r="H10" s="27" t="n">
         <v>4.693668110886319e-07</v>
       </c>
       <c r="I10" s="18" t="n"/>
       <c r="J10" s="18" t="n"/>
       <c r="K10" s="18" t="n"/>
       <c r="L10" s="5" t="n"/>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Heat Wave</t>
         </is>
       </c>
       <c r="B11" s="17" t="n">
         <v>3429039971.037494</v>
       </c>
       <c r="C11" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D11" s="13" t="n">
         <v>25298.007097114092</v>
       </c>
       <c r="E11" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="F11" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G11" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H11" s="28" t="n">
         <v>0.0</v>
       </c>
       <c r="I11" s="18" t="n"/>
       <c r="J11" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="K11" s="18" t="n"/>
       <c r="L11" s="5" t="n"/>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="B12" s="17" t="n">
         <v>3475889070.1418176</v>
       </c>
       <c r="C12" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D12" s="13" t="n">
         <v>25533.890000305448</v>
       </c>
       <c r="E12" s="17" t="n">
         <v>9188598.524572669</v>
       </c>
       <c r="F12" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G12" s="17" t="n">
         <v>701801.5955358311</v>
       </c>
       <c r="H12" s="29" t="n">
         <v>0.0026435246750258837</v>
       </c>
       <c r="I12" s="18" t="n"/>
       <c r="J12" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="K12" s="19" t="n">
         <v>7196149.83</v>
       </c>
       <c r="L12" s="5" t="n"/>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Ice Storm</t>
         </is>
       </c>
       <c r="B13" s="18" t="n"/>
       <c r="C13" s="18" t="n"/>
       <c r="D13" s="18" t="n"/>
       <c r="E13" s="18" t="n"/>
       <c r="F13" s="18" t="n"/>
       <c r="G13" s="18" t="n"/>
       <c r="H13" s="18" t="n"/>
       <c r="I13" s="18" t="n"/>
       <c r="J13" s="18" t="n"/>
       <c r="K13" s="18" t="n"/>
       <c r="L13" s="5" t="inlineStr">
         <is>
           <t>Not Applicable in NRI for this county</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Inland Flooding</t>
         </is>
       </c>
       <c r="B14" s="17" t="n">
         <v>3474472461.8584986</v>
       </c>
       <c r="C14" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D14" s="13" t="n">
         <v>3639.3689226249585</v>
       </c>
       <c r="E14" s="17" t="n">
         <v>1642670.8511</v>
       </c>
       <c r="F14" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G14" s="17" t="n">
         <v>1221851.9104515288</v>
       </c>
       <c r="H14" s="18" t="inlineStr">
         <is>
           <t>n/a (see note)</t>
         </is>
       </c>
       <c r="I14" s="17" t="n">
         <v>17500.0</v>
       </c>
       <c r="J14" s="18" t="n"/>
       <c r="K14" s="19" t="n">
         <v>783685.94</v>
       </c>
       <c r="L14" s="5" t="inlineStr">
         <is>
-          <t>NRI counts the full building value of any census block with some flood loss; this is not the value of buildings in the floodplain. Use local FIRM overlays for B2-a/B2-b. EAL as % of exposure: n/a.</t>
+          <t>NRI counts the full building value of any census block with some flood loss; this is not the value of buildings in the floodplain. Use local FIRM overlays for B2-a/B2-b.</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Landslide</t>
         </is>
       </c>
       <c r="B15" s="17" t="n">
         <v>910924919.1238045</v>
       </c>
       <c r="C15" s="18" t="n"/>
       <c r="D15" s="13" t="n">
         <v>7445.770256869651</v>
       </c>
       <c r="E15" s="17" t="n">
         <v>4081395.796697642</v>
       </c>
       <c r="F15" s="18" t="n"/>
       <c r="G15" s="17" t="n">
         <v>311032.6175403677</v>
       </c>
       <c r="H15" s="29" t="n">
         <v>0.0044804963735358486</v>
       </c>
       <c r="I15" s="17" t="n">
         <v>1100.0</v>
       </c>
       <c r="J15" s="18" t="n"/>
       <c r="K15" s="19" t="n">
         <v>783685.94</v>
       </c>
       <c r="L15" s="5" t="n"/>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="B16" s="17" t="n">
         <v>3477128353.0</v>
       </c>
       <c r="C16" s="18" t="n"/>
       <c r="D16" s="13" t="n">
         <v>25546.0</v>
       </c>
       <c r="E16" s="17" t="n">
         <v>7191.074129869066</v>
       </c>
       <c r="F16" s="18" t="n"/>
       <c r="G16" s="17" t="n">
         <v>279336.645430414</v>
       </c>
       <c r="H16" s="30" t="n">
         <v>2.06810718496047e-06</v>
       </c>
       <c r="I16" s="18" t="n"/>
       <c r="J16" s="18" t="n"/>
       <c r="K16" s="18" t="n"/>
       <c r="L16" s="5" t="n"/>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="B17" s="17" t="n">
         <v>3477128353.0</v>
       </c>
       <c r="C17" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D17" s="13" t="n">
         <v>25546.0</v>
       </c>
       <c r="E17" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="F17" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G17" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H17" s="28" t="n">
         <v>0.0</v>
       </c>
       <c r="I17" s="17" t="n">
         <v>51200.0</v>
       </c>
       <c r="J17" s="17" t="n">
         <v>4500.0</v>
       </c>
       <c r="K17" s="18" t="n"/>
       <c r="L17" s="5" t="inlineStr">
         <is>
-          <t>Storm Events damage since the plan includes 1 zone-level Strong Wind record ($4,500), an event type the NRI definition of this hazard leaves out.</t>
+          <t>Storm Events damage since the plan includes 1 zone-level Strong Wind record ($4,500): a NOAA non-thunderstorm wind type, outside NRI's Strong Wind definition.</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B18" s="17" t="n">
         <v>3477128353.0</v>
       </c>
       <c r="C18" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D18" s="13" t="n">
         <v>25546.0</v>
       </c>
       <c r="E18" s="17" t="n">
         <v>5365.3168630000055</v>
       </c>
       <c r="F18" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G18" s="17" t="n">
         <v>6886.142094999998</v>
       </c>
       <c r="H18" s="30" t="n">
         <v>1.5430310067130286e-06</v>
       </c>
       <c r="I18" s="18" t="n"/>
       <c r="J18" s="18" t="n"/>
       <c r="K18" s="18" t="n"/>
       <c r="L18" s="5" t="n"/>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Tsunami</t>
         </is>
       </c>
       <c r="B19" s="17" t="n">
         <v>102646490.6531791</v>
       </c>
       <c r="C19" s="18" t="n"/>
       <c r="D19" s="13" t="n">
         <v>21.396956699346394</v>
       </c>
       <c r="E19" s="17" t="n">
         <v>1258.8276608055044</v>
       </c>
       <c r="F19" s="18" t="n"/>
       <c r="G19" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H19" s="25" t="n">
         <v>1.2263718445658491e-05</v>
       </c>
       <c r="I19" s="18" t="n"/>
       <c r="J19" s="18" t="n"/>
       <c r="K19" s="18" t="n"/>
       <c r="L19" s="5" t="n"/>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Volcanic Activity</t>
         </is>
       </c>
       <c r="B20" s="18" t="n"/>
       <c r="C20" s="18" t="n"/>
       <c r="D20" s="18" t="n"/>
       <c r="E20" s="18" t="n"/>
       <c r="F20" s="18" t="n"/>
       <c r="G20" s="18" t="n"/>
       <c r="H20" s="18" t="n"/>
       <c r="I20" s="18" t="n"/>
       <c r="J20" s="18" t="n"/>
       <c r="K20" s="18" t="n"/>
       <c r="L20" s="5" t="inlineStr">
         <is>
           <t>Not Applicable in NRI for this county</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="B21" s="18" t="n"/>
       <c r="C21" s="18" t="n"/>
       <c r="D21" s="18" t="n"/>
       <c r="E21" s="18" t="n"/>
       <c r="F21" s="18" t="n"/>
       <c r="G21" s="18" t="n"/>
       <c r="H21" s="18" t="n"/>
       <c r="I21" s="18" t="n"/>
       <c r="J21" s="18" t="n"/>
       <c r="K21" s="18" t="n"/>
       <c r="L21" s="5" t="inlineStr">
         <is>
           <t>NRI publishes no building exposure for this county</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Winter Weather</t>
         </is>
       </c>
       <c r="B22" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="C22" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="D22" s="13" t="n">
         <v>0.0</v>
       </c>
       <c r="E22" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="F22" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G22" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H22" s="18" t="n"/>
       <c r="I22" s="18" t="n"/>
       <c r="J22" s="18" t="n"/>
       <c r="K22" s="18" t="n"/>
       <c r="L22" s="5" t="inlineStr">
         <is>
           <t>building exposure is 0 in NRI</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file; OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>1.20.0; c20260918; bp16ap26; 2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>1.20.0; c20260918; bp16ap26; 2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="25" ht="24" customHeight="1">
       <c r="A25" s="15" t="inlineStr">
         <is>
-          <t>Totals since 2020-07-27 (Storm Events through 2026-06-30): 7 county-coded records, 7 with a damage value recorded (including $0), $69,800; 33 zone-level records, 32 with a damage value recorded (including $0), $29,000 reported for the zone; Public Assistance on counted declarations $7,196,149.83 (6 declarations, 2 with PA).</t>
+          <t>Totals since 2020-07-27 (Storm Events through 2026-06-30): 7 county-coded records, 7 with a damage value recorded (including $0), $69,800; 33 zone-level records, 32 with a damage value recorded (including $0), $29,000 reported for the zone; Public Assistance: $7,196,149.83 on 6 counted declarations, 2 of them with Public Assistance.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Total = buildings + agriculture + population equivalence; FEMA values each expected death (or 10 injuries) at $13.7 million (2024 dollars).</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
-          <t>FEMA does not split Public Assistance by hazard. A declaration mapped to several hazards is listed under each of them with its full amount, so the per-hazard column must not be added up; the unit total counts each declaration once.</t>
+          <t>FEMA does not split Public Assistance by hazard. A declaration mapped to several hazards is listed under each of them with its full amount, so the per-hazard column does not add up to the total; the unit total counts each declaration once.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="15" t="inlineStr">
         <is>
           <t>Dollars are nominal (as reported), labeled with the year; not adjusted for inflation.</t>
         </is>
       </c>
     </row>
-    <row r="29"/>
-[...1 lines deleted...]
-      <c r="A30" s="14" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="15" t="inlineStr">
+        <is>
+          <t>NRI computes earthquake exposure on its own basis, so it exceeds the county building value in B2-a.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30"/>
+    <row r="31">
+      <c r="A31" s="14" t="inlineStr">
         <is>
           <t>About this section</t>
-        </is>
-[...5 lines deleted...]
-          <t>Local data required</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="15" t="inlineStr">
         <is>
-          <t>County-level starter. The plan must describe impacts for each participant and its own assets.</t>
+          <t>Local data needed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
-          <t>• Critical facilities and lifelines per hazard</t>
+          <t>The table below gives county-level starting figures; the plan describes impacts for each jurisdiction and its own assets.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
-          <t>• A problem statement per participant per hazard</t>
+          <t>• Critical facilities and lifelines per hazard</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="15" t="inlineStr">
         <is>
-          <t>• Changes in development in hazard-prone areas since the last approval, or a statement of none (E1-a)</t>
+          <t>• A problem statement per jurisdiction per hazard</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
+          <t>• Changes in development in hazard-prone areas since the last approval, or a statement of none (E1-a)</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="15" t="inlineStr">
+        <is>
           <t>• Future assets</t>
         </is>
       </c>
     </row>
-    <row r="37"/>
-[...1 lines deleted...]
-      <c r="A38" s="14" t="inlineStr">
+    <row r="38"/>
+    <row r="39">
+      <c r="A39" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
-    <row r="39" ht="24" customHeight="1">
-[...6 lines deleted...]
-    <row r="40">
+    <row r="40" ht="24" customHeight="1">
       <c r="A40" s="16" t="inlineStr">
         <is>
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-30, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="16" t="inlineStr">
         <is>
-          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-28, https://www.weather.gov/gis/ZoneCounty</t>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-27T010817Z, pulled 2026-09-28, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
+          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-30, https://www.weather.gov/gis/ZoneCounty</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-26T151157Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
+          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-29T162832Z, pulled 2026-09-30, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-29T150754Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:O22"/>
-  <mergeCells count="16">
+  <mergeCells count="17">
     <mergeCell ref="A44:J44"/>
+    <mergeCell ref="A45:J45"/>
+    <mergeCell ref="A37:J37"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="A36:J36"/>
-    <mergeCell ref="A31:J31"/>
     <mergeCell ref="A40:J40"/>
     <mergeCell ref="A27:J27"/>
     <mergeCell ref="A42:J42"/>
-    <mergeCell ref="A39:J39"/>
     <mergeCell ref="A34:J34"/>
+    <mergeCell ref="A29:J29"/>
     <mergeCell ref="A33:J33"/>
     <mergeCell ref="A35:J35"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A43:J43"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="A41:J41"/>
     <mergeCell ref="A25:J25"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A39" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A44" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A40" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A41" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A42" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A43" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A44" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A45" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="60" customWidth="1" min="1" max="1"/>
     <col width="21" customWidth="1" min="2" max="2"/>
     <col width="60" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B2-a: context</t>
+          <t>Supports FEMA checklist item B2-a: vulnerability (county context)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>County context</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -22710,366 +22987,374 @@
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Population</t>
         </is>
       </c>
       <c r="B5" s="13" t="n">
         <v>25546.0</v>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D5" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Building value (total, not at risk)</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
         <v>3477128353.0</v>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D6" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Agriculture value (total, not at risk)</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>NRI risk rating (all hazards)</t>
         </is>
       </c>
       <c r="B8" s="18" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Expected annual loss, buildings and agriculture, all hazards</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
         <v>18170238.22145735</v>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Expected annual loss, population equivalence, all hazards (NRI values each statistical life at $13.7M; a modeled value of expected deaths and injuries, not property damage)</t>
         </is>
       </c>
       <c r="B10" s="17" t="n">
         <v>6384985.276386346</v>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Social vulnerability rating</t>
         </is>
       </c>
       <c r="B11" s="18" t="inlineStr">
         <is>
           <t>Data Unavailable</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Community resilience rating</t>
         </is>
       </c>
       <c r="B12" s="18" t="inlineStr">
         <is>
           <t>Data Unavailable</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>NRI version</t>
         </is>
       </c>
       <c r="B13" s="18" t="inlineStr">
         <is>
           <t>December 2025</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15">
       <c r="A15" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="16" ht="24" customHeight="1">
       <c r="A16" s="15" t="inlineStr">
         <is>
-          <t>FEMA's all-hazard expected annual loss total adds buildings, agriculture and population equivalence; the two parts are shown separately so the property figure is not read as including the statistical value of life.</t>
-[...5 lines deleted...]
-      <c r="A18" s="14" t="inlineStr">
+          <t>FEMA's all-hazard expected annual loss adds buildings, agriculture and population equivalence; this table gives the property part and the population-equivalence part as separate rows.</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="24" customHeight="1">
+      <c r="A17" s="15" t="inlineStr">
+        <is>
+          <t>Social vulnerability: higher means people are more likely to be harmed and slower to recover. Community resilience: lower means the community is less able to recover. High social vulnerability and low resilience both raise the NRI risk rating.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18"/>
+    <row r="19">
+      <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
-    <row r="19" ht="24" customHeight="1">
-[...2 lines deleted...]
-          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-28, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
+    <row r="20" ht="24" customHeight="1">
+      <c r="A20" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-30, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:E13"/>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A16:E16"/>
-    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A20:E20"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A19" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A20" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O19"/>
+  <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="42" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Plan clock</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Plan status for every jurisdiction listed in this county</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="45" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Jurisdiction</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Plan</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -23137,236 +23422,220 @@
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>County</t>
         </is>
       </c>
       <c r="C5" s="10" t="inlineStr">
         <is>
           <t>Expired on 2025-07-26</t>
         </is>
       </c>
       <c r="D5" s="10" t="inlineStr">
         <is>
           <t>Añasco</t>
         </is>
       </c>
       <c r="E5" s="11" t="n">
         <v>106483</v>
       </c>
       <c r="F5" s="12" t="n">
         <v>44039.0</v>
       </c>
       <c r="G5" s="12" t="n">
         <v>45864.0</v>
       </c>
       <c r="H5" s="13" t="n">
-        <v>-429</v>
+        <v>-431</v>
       </c>
       <c r="I5" s="10" t="inlineStr">
         <is>
           <t>FEMA tracker shows a plan in progress</t>
         </is>
       </c>
       <c r="J5" s="10" t="n"/>
       <c r="K5" s="10" t="n"/>
       <c r="L5" s="10" t="n"/>
       <c r="M5" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="N5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T121003Z</t>
+          <t>2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="O5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>About this section</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="15" t="inlineStr">
         <is>
           <t>Status: Expired on 2025-07-26</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Plan: Añasco (FEMA plan 106483)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="15" t="inlineStr">
         <is>
           <t>Approved: 2020-07-27</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="15" t="inlineStr">
         <is>
-          <t>Expires: 2025-07-26</t>
+          <t>Days since expiry: 431</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="15" t="inlineStr">
         <is>
-          <t>As of: 2026-09-28</t>
+          <t>Update underway: FEMA tracker shows a plan in progress</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Days: 429 days since expiry</t>
+          <t>Until a new plan is approved, FEMA mitigation project grants (HMGP, FMA) need a FEMA exception (44 CFR 201.6(a)(3)).</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
-          <t>Update underway: FEMA tracker shows a plan in progress</t>
-[...9 lines deleted...]
-    </row>
+          <t>State plan status and tribal plans in this state: see the state page.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15"/>
     <row r="16">
-      <c r="A16" s="15" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A18" s="14" t="inlineStr">
+      <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
-    <row r="19">
-[...2 lines deleted...]
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+    <row r="17">
+      <c r="A17" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:O5"/>
-  <mergeCells count="10">
+  <mergeCells count="8">
     <mergeCell ref="A8:J8"/>
     <mergeCell ref="A14:J14"/>
+    <mergeCell ref="A17:J17"/>
     <mergeCell ref="A9:J9"/>
     <mergeCell ref="A12:J12"/>
-    <mergeCell ref="A15:J15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:J16"/>
     <mergeCell ref="A10:J10"/>
     <mergeCell ref="A13:J13"/>
     <mergeCell ref="A11:J11"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A19" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="47" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="54" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="60" customWidth="1" min="5" max="5"/>
     <col width="40" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B2-c: repetitive loss</t>
+          <t>Supports FEMA checklist item B2-c: repetitive loss properties</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Repetitive loss in this county, both definitions</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Definition</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Properties</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Severe repetitive loss</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Properties</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -23387,257 +23656,249 @@
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Repetitive loss, FMA definition (44 CFR 77.2)</t>
         </is>
       </c>
       <c r="B5" s="13" t="n">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="inlineStr">
         <is>
           <t>Severe repetitive loss, FMA definition (44 CFR 77.2)</t>
         </is>
       </c>
       <c r="D5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="F5" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="G5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Repetitive loss, NFIP insurance definition</t>
         </is>
       </c>
       <c r="B6" s="13" t="n">
         <v>1</v>
       </c>
       <c r="C6" s="10" t="inlineStr">
         <is>
           <t>Severe repetitive loss, NFIP insurance definition</t>
         </is>
       </c>
       <c r="D6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="F6" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="G6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
-          <t>Your state NFIP coordinator's list may use the NFIP insurance definition, so its counts can be higher.</t>
+          <t>The state NFIP coordinator's list, the source FEMA's Handbook names, often uses the NFIP insurance definition (second row).</t>
         </is>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>About this section</t>
         </is>
       </c>
     </row>
     <row r="12" ht="24" customHeight="1">
       <c r="A12" s="15" t="inlineStr">
         <is>
-          <t>FMA RL and FMA SRL are the Flood Mitigation Assistance definitions (44 CFR 77.2), the ones the FEMA Local Mitigation Planning Policy Guide cites; OpenFEMA's fmaRl field description omits the Increased Cost of Compliance clause of 44 CFR 77.2(i). NFIP repetitive loss (FEMA insurance definition, nfipRl) is 2 or more claims over $1,000 in 10 years and can drop to false when a property is mitigated. Also shown: NFIP severe repetitive loss, any category, mitigated and currently insured.</t>
+          <t>FMA RL and FMA SRL are the Flood Mitigation Assistance definitions (44 CFR 77.2), the ones the FEMA Local Mitigation Planning Policy Guide cites. NFIP repetitive loss (the FEMA insurance definition) is 2 or more claims over $1,000 in 10 years, and a property can leave that group once it is mitigated. Also shown: NFIP severe repetitive loss, any category, mitigated and currently insured. The Methods page gives the OpenFEMA field details.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Your state NFIP coordinator's list may use the NFIP insurance definition, so its counts can be higher.</t>
+          <t>The state NFIP coordinator's list, the source FEMA's Handbook names, often uses the NFIP insurance definition (second row).</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
-          <t>Counts are aggregates of FEMA's public NFIP Multiple Loss Properties file (as of 2026-08-02). No property is identified. County assignment is FEMA's geocode.</t>
+          <t>Counts are aggregates of FEMA's public NFIP Multiple Loss Properties file (FEMA's data date 2026-08-02; file version 2026-08-04). No property is identified. County assignment is FEMA's geocode.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="15" t="inlineStr">
         <is>
-          <t>Counts may differ from your state NFIP coordinator's list, which is the source the Handbook names.</t>
+          <t>In this county 1 property is FMA repetitive loss but not NFIP repetitive loss, and 1 property is NFIP repetitive loss but not FMA repetitive loss.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="15" t="inlineStr">
         <is>
-          <t>In this county 1 property is FMA repetitive loss but not NFIP repetitive loss, and 1 property is NFIP repetitive loss but not FMA repetitive loss.</t>
-[...5 lines deleted...]
-        <is>
           <t>Exact counts; no count suppression.</t>
         </is>
       </c>
     </row>
-    <row r="18"/>
+    <row r="17"/>
+    <row r="18">
+      <c r="A18" s="14" t="inlineStr">
+        <is>
+          <t>Sources</t>
+        </is>
+      </c>
+    </row>
     <row r="19">
-      <c r="A19" s="14" t="inlineStr">
-[...1 lines deleted...]
-          <t>Sources</t>
+      <c r="A19" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
-[...6 lines deleted...]
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:G6"/>
-  <mergeCells count="9">
+  <mergeCells count="8">
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A14:G14"/>
-    <mergeCell ref="A17:G17"/>
     <mergeCell ref="A9:G9"/>
-    <mergeCell ref="A21:G21"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A19:G19"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A20" r:id="rId1"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A21" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A19" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A20" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="54" customWidth="1" min="1" max="1"/>
+    <col width="39" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="60" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B2-c: repetitive loss</t>
+          <t>Supports FEMA checklist item B2-c: repetitive loss properties</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Repeat-flood properties: county and state-level rows</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Scope</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>RL, FMA (properties)</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>SRL, FMA (properties)</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>RL, NFIP (properties)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -23688,182 +23949,198 @@
       <c r="C5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="n">
         <v>1</v>
       </c>
       <c r="E5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="13" t="n">
         <v>2</v>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="J5" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="K5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
-          <t>PUERTO RICO, COMMONWEALTH OF</t>
+          <t>of which: Commonwealth of Puerto Rico</t>
         </is>
       </c>
       <c r="B6" s="13" t="n">
         <v>1</v>
       </c>
       <c r="C6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="13" t="n">
         <v>1</v>
       </c>
       <c r="E6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="13" t="n">
         <v>2</v>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="J6" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="K6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
-          <t>State level, not in this county: county not reported</t>
+          <t>Statewide, no county in FEMA's file</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
         <v>54</v>
       </c>
       <c r="C7" s="13" t="n">
         <v>165</v>
       </c>
       <c r="D7" s="13" t="n">
         <v>1572</v>
       </c>
       <c r="E7" s="13" t="n">
         <v>158</v>
       </c>
       <c r="F7" s="13" t="n">
         <v>1574</v>
       </c>
       <c r="G7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="13" t="n">
         <v>38</v>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="J7" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="K7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8"/>
     <row r="9">
       <c r="A9" s="14" t="inlineStr">
         <is>
+          <t>Notes</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="15" t="inlineStr">
+        <is>
+          <t>The statewide row counts properties FEMA's file gives with no county in this state; they are listed for reference and are not in this county's counts.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11"/>
+    <row r="12">
+      <c r="A12" s="14" t="inlineStr">
+        <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
-    <row r="10">
-[...9 lines deleted...]
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+    <row r="13">
+      <c r="A13" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:K7"/>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A10:J10"/>
-    <mergeCell ref="A11:J11"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="A13:J13"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId1"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
@@ -23898,72 +24175,72 @@
     <col width="17" customWidth="1" min="29" max="29"/>
     <col width="16" customWidth="1" min="30" max="30"/>
     <col width="19" customWidth="1" min="31" max="31"/>
     <col width="17" customWidth="1" min="32" max="32"/>
     <col width="17" customWidth="1" min="33" max="33"/>
     <col width="17" customWidth="1" min="34" max="34"/>
     <col width="17" customWidth="1" min="35" max="35"/>
     <col width="17" customWidth="1" min="36" max="36"/>
     <col width="17" customWidth="1" min="37" max="37"/>
     <col width="18" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="15" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="17" customWidth="1" min="45" max="45"/>
     <col width="60" customWidth="1" min="46" max="46"/>
     <col width="40" customWidth="1" min="47" max="47"/>
     <col width="12" customWidth="1" min="48" max="48"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B2-c: repetitive loss</t>
+          <t>Supports FEMA checklist item B2-c: repetitive loss properties</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Repeat-flood properties by plan member (NFIP community)</t>
+          <t>Repeat-flood properties by jurisdiction in the plan (NFIP community)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="45" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Jurisdiction</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>NFIP community ID</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>RL, FMA (properties)</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>SRL, FMA (properties)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>RL, NFIP (properties)</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>SRL, NFIP (properties)</t>
@@ -24307,168 +24584,168 @@
       <c r="AN5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="AO5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="AP5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="AQ5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="AR5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="AS5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="AT5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="AU5" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="AV5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="8" ht="24" customHeight="1">
       <c r="A8" s="15" t="inlineStr">
         <is>
-          <t>Member rows are whole NFIP communities and need not add up to the county total: a community that extends into another county is counted in full on each member row, while the county table counts only its part in this county.</t>
+          <t>Jurisdiction rows are whole NFIP communities and need not add up to the county total: a community that extends into another county is counted in full on each jurisdiction row, while the county table counts only its part in this county.</t>
         </is>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
+          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:AV5"/>
   <mergeCells count="3">
     <mergeCell ref="A12:J12"/>
     <mergeCell ref="A8:J8"/>
     <mergeCell ref="A11:J11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="60" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B2-c: repetitive loss</t>
+          <t>Supports FEMA checklist item B2-c: repetitive loss properties</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>County repeat-flood properties by occupancy group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Occupancy group</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>RL, FMA (properties)</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>SRL, FMA (properties)</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>RL, NFIP (properties)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -24519,284 +24796,284 @@
       <c r="C5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="n">
         <v>1</v>
       </c>
       <c r="E5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="13" t="n">
         <v>2</v>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="J5" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="K5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>2 to 4 unit residential</t>
         </is>
       </c>
       <c r="B6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="J6" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="K6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>other residential</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="J7" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="K7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>non-residential</t>
         </is>
       </c>
       <c r="B8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="J8" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="K8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>not reported</t>
         </is>
       </c>
       <c r="B9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="J9" s="10" t="inlineStr">
         <is>
-          <t>2026-08-04T164045Z; 2026-09-26T121003Z</t>
+          <t>2026-08-04T164045Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="K9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10"/>
     <row r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="15" t="inlineStr">
         <is>
-          <t>Institutional properties cannot be separated in this data: FEMA's occupancy groups have no institutional class, so they fall in non-residential or other residential in the table by occupancy group.</t>
+          <t>FEMA's occupancy groups have no institutional class; institutional properties are counted in non-residential or other residential in the table by occupancy group.</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
       <c r="A14" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
+          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:K9"/>
   <mergeCells count="3">
     <mergeCell ref="A15:J15"/>
     <mergeCell ref="A12:J12"/>
     <mergeCell ref="A16:J16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="31" customWidth="1" min="2" max="2"/>
@@ -24804,51 +25081,51 @@
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="27" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="60" customWidth="1" min="8" max="8"/>
     <col width="60" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Every source used in this packet, with the citation line to paste into the plan (dataset, version, UTC pull day, URL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR, release 2026-10, as of 2026-09-28. Preview: automated baseline.</t>
+          <t>Añasco Municipio, PR, release 2026-10, as of 2026-09-30. Automated baseline.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Key</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -24873,377 +25150,377 @@
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Citation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>plans</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>FEMA</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="D5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T121003Z</t>
+          <t>2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="E5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28T03:14:18+00:00</t>
+          <t>2026-09-30T09:12:47+00:00</t>
         </is>
       </c>
       <c r="G5" s="10" t="n"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t>https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
       <c r="I5" s="7" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>declarations</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>FEMA</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2</t>
         </is>
       </c>
       <c r="D6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z</t>
+          <t>2026-09-29T162832Z</t>
         </is>
       </c>
       <c r="E6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28T03:14:30+00:00</t>
+          <t>2026-09-30T09:12:57+00:00</t>
         </is>
       </c>
       <c r="G6" s="10" t="n"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t>https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-27T010817Z, pulled 2026-09-28, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
+          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-29T162832Z, pulled 2026-09-30, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>pa_summaries</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>FEMA</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z</t>
+          <t>2026-09-29T150754Z</t>
         </is>
       </c>
       <c r="E7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28T03:14:47+00:00</t>
+          <t>2026-09-30T09:13:20+00:00</t>
         </is>
       </c>
       <c r="G7" s="10" t="n"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t>https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
         </is>
       </c>
       <c r="I7" s="7" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-26T151157Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
+          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-29T150754Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>nfip_mlp</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>FEMA</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA NfipMultipleLossProperties v1</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>2026-08-04T164045Z</t>
         </is>
       </c>
       <c r="E8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28T03:15:22+00:00</t>
+          <t>2026-09-30T09:14:01+00:00</t>
         </is>
       </c>
       <c r="G8" s="10" t="inlineStr">
         <is>
           <t>2026-08-02</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
+          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>nri</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>FEMA</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
       <c r="E9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28T03:14:09+00:00</t>
+          <t>2026-09-30T09:12:38+00:00</t>
         </is>
       </c>
       <c r="G9" s="10" t="n"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t>https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip; https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
         </is>
       </c>
       <c r="I9" s="7" t="inlineStr">
         <is>
-          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-28, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
+          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-30, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>storm_events</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>NOAA NCEI</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>c20260918</t>
         </is>
       </c>
       <c r="E10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28T03:16:21+00:00</t>
+          <t>2026-09-30T09:14:57+00:00</t>
         </is>
       </c>
       <c r="G10" s="10" t="n"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>nws_zones</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>NOAA National Weather Service</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>bp16ap26</t>
         </is>
       </c>
       <c r="E11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28T03:14:10+00:00</t>
+          <t>2026-09-30T09:12:39+00:00</t>
         </is>
       </c>
       <c r="G11" s="10" t="n"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>https://www.weather.gov/gis/ZoneCounty</t>
         </is>
       </c>
       <c r="I11" s="7" t="inlineStr">
         <is>
-          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-28, https://www.weather.gov/gis/ZoneCounty</t>
+          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-30, https://www.weather.gov/gis/ZoneCounty</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>census_ref</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>U.S. Census Bureau</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t>Census 2024 Gazetteer, 2020 place by county, CT county-to-cousub crosswalk</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>2024-gazetteer</t>
         </is>
       </c>
       <c r="E12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="F12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28T03:14:03+00:00</t>
+          <t>2026-09-30T09:12:33+00:00</t>
         </is>
       </c>
       <c r="G12" s="10" t="n"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_counties_national.zip; https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_cousubs_national.zip; https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_place_national.zip; https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_unsd_national.zip; https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_elsd_national.zip; https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_scsd_national.zip; https://www2.census.gov/geo/docs/reference/codes2020/national_place_by_county2020.txt; https://www2.census.gov/geo/docs/reference/ct_change/ct_cou_to_cousub_crosswalk.xlsx</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>U.S. Census Bureau, Census 2024 Gazetteer, 2020 place by county, CT county-to-cousub crosswalk, version 2024-gazetteer, pulled 2026-09-28, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_counties_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_cousubs_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_place_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_unsd_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_elsd_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_scsd_national.zip, https://www2.census.gov/geo/docs/reference/codes2020/national_place_by_county2020.txt, https://www2.census.gov/geo/docs/reference/ct_change/ct_cou_to_cousub_crosswalk.xlsx</t>
+          <t>U.S. Census Bureau, Census 2024 Gazetteer, 2020 place by county, CT county-to-cousub crosswalk, version 2024-gazetteer, pulled 2026-09-30, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_counties_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_cousubs_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_place_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_unsd_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_elsd_national.zip, https://www2.census.gov/geo/docs/maps-data/data/gazetteer/2024_Gazetteer/2024_Gaz_scsd_national.zip, https://www2.census.gov/geo/docs/reference/codes2020/national_place_by_county2020.txt, https://www2.census.gov/geo/docs/reference/ct_change/ct_cou_to_cousub_crosswalk.xlsx</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="C13" s="31" t="n"/>
       <c r="H13" s="31" t="n"/>
       <c r="I13" s="31" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Links (click to open)</t>
         </is>
       </c>
       <c r="C14" s="31" t="n"/>
       <c r="H14" s="31" t="n"/>
       <c r="I14" s="31" t="n"/>
     </row>
     <row r="15" ht="15" customHeight="1">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>Key</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
@@ -25660,396 +25937,396 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C16" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C17" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C18" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C19" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C20" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C21" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C22" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C23" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C24" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C25" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C26" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C27" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C28" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C29" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C30" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C31" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C32" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C33" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C34" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C35" r:id="rId36"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="37" customWidth="1" min="1" max="1"/>
     <col width="60" customWidth="1" min="2" max="2"/>
     <col width="60" customWidth="1" min="3" max="3"/>
     <col width="60" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>What changed since your last plan (approved 2020-07-27)</t>
         </is>
       </c>
     </row>
     <row r="2"/>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="8" t="inlineStr">
         <is>
           <t>New federal declarations</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>EM-3532-PR, EM-3537-PR, EM-3583-PR, DR-4671-PR, EM-3610-PR, DR-4850-PR (6 declaration rows; 4 counted incidents)</t>
+          <t>6 new hazard declarations (4 incidents): EM-3532-PR (Potential Tropical Cyclone Nine), EM-3537-PR (Tropical Storm Laura), EM-3583-PR (Tropical Storm Fiona), DR-4671-PR (Hurricane Fiona), EM-3610-PR (Tropical Storm Ernesto), DR-4850-PR (Tropical Storm Ernesto)</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA HazardMitigationPlanStatuses v1; OpenFEMA DisasterDeclarationsSummaries v2; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA NfipMultipleLossProperties v1</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>2026-09-26T121003Z; 2026-09-27T010817Z; c20260918; 2026-08-04T164045Z</t>
+          <t>2026-09-29T134039Z; 2026-09-29T162832Z; c20260918; 2026-08-04T164045Z</t>
         </is>
       </c>
       <c r="E5" s="8" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Storm Events records since approval</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
-          <t>40 (data through 2026-06-30)</t>
+          <t>40 records (data through 2026-06-30)</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA HazardMitigationPlanStatuses v1; OpenFEMA DisasterDeclarationsSummaries v2; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA NfipMultipleLossProperties v1</t>
         </is>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
-          <t>2026-09-26T121003Z; 2026-09-27T010817Z; c20260918; 2026-08-04T164045Z</t>
+          <t>2026-09-29T134039Z; 2026-09-29T162832Z; c20260918; 2026-08-04T164045Z</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Repetitive loss now</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <t>FMA RL 1, SRL 0 (44 CFR 77.2); any definition: 2</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA HazardMitigationPlanStatuses v1; OpenFEMA DisasterDeclarationsSummaries v2; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA NfipMultipleLossProperties v1</t>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>2026-09-26T121003Z; 2026-09-27T010817Z; c20260918; 2026-08-04T164045Z</t>
+          <t>2026-09-29T134039Z; 2026-09-29T162832Z; c20260918; 2026-08-04T164045Z</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Repeat-flood change</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
-          <t>First release: no prior release to compare.</t>
+          <t>this release sets the baseline count.</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA HazardMitigationPlanStatuses v1; OpenFEMA DisasterDeclarationsSummaries v2; NOAA NCEI Storm Events Database, details files (csvfiles v1.0); OpenFEMA NfipMultipleLossProperties v1</t>
         </is>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>2026-09-26T121003Z; 2026-09-27T010817Z; c20260918; 2026-08-04T164045Z</t>
+          <t>2026-09-29T134039Z; 2026-09-29T162832Z; c20260918; 2026-08-04T164045Z</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-27T010817Z, pulled 2026-09-28, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
+          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-29T162832Z, pulled 2026-09-30, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="16" t="inlineStr">
         <is>
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
+          <t>FEMA, OpenFEMA NfipMultipleLossProperties v1, version 2026-08-04T164045Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/NfipMultipleLossProperties</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:E14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N41"/>
+  <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="19" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="27" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
-    <col width="37" customWidth="1" min="7" max="7"/>
+    <col width="32" customWidth="1" min="7" max="7"/>
     <col width="22" customWidth="1" min="8" max="8"/>
-    <col width="15" customWidth="1" min="9" max="9"/>
+    <col width="18" customWidth="1" min="9" max="9"/>
     <col width="60" customWidth="1" min="10" max="10"/>
     <col width="60" customWidth="1" min="11" max="11"/>
     <col width="60" customWidth="1" min="12" max="12"/>
     <col width="19" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-a: hazards</t>
+          <t>Supports FEMA checklist item B1-a: hazard identification</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>The 18 National Risk Index hazards, ranked by expected annual loss (EAL)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Rank by EAL</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Hazard</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>NRI risk rating</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>EAL rating</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>EAL buildings (modeled dollars per year)</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>EAL agriculture (modeled dollars per year)</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
-          <t>EAL population equivalence (statistical value of life and injury, $13.7M per life, not property damage)</t>
+          <t>Cost of expected deaths and injuries (FEMA's dollar value per year, not property damage)</t>
         </is>
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>EAL total (see note) (modeled dollars per year)</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
-          <t>Storm Events records since 1996 (count)</t>
+          <t>Storm Events records, 1996 to 2026-06-30 (count)</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
-          <t>Evidence for an omission (NRI Not Applicable, no declaration and no Storm Events record since 1996)</t>
+          <t>Why this hazard can be left out (NRI Not Applicable, no declaration and no Storm Events record since 1996)</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>Storm Events coverage note</t>
         </is>
       </c>
       <c r="L4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="N4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="13" t="n">
@@ -26077,153 +26354,153 @@
         <v>0.0</v>
       </c>
       <c r="G5" s="17" t="n">
         <v>701801.5955358311</v>
       </c>
       <c r="H5" s="17" t="n">
         <v>9890400.120108506</v>
       </c>
       <c r="I5" s="13" t="n">
         <v>6</v>
       </c>
       <c r="J5" s="5" t="n"/>
       <c r="K5" s="5" t="n"/>
       <c r="L5" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M5" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="13" t="n">
         <v>2</v>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
       <c r="C6" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D6" s="10" t="inlineStr">
         <is>
           <t>Relatively Moderate</t>
         </is>
       </c>
       <c r="E6" s="17" t="n">
         <v>3233155.49360657</v>
       </c>
       <c r="F6" s="18" t="n"/>
       <c r="G6" s="17" t="n">
         <v>3858711.86</v>
       </c>
       <c r="H6" s="17" t="n">
         <v>7091867.3536065705</v>
       </c>
       <c r="I6" s="18" t="n"/>
       <c r="J6" s="5" t="n"/>
       <c r="K6" s="5" t="inlineStr">
         <is>
-          <t>Not in Storm Events. Storm Events coverage of this hazard is limited; absence is not evidence of low risk.</t>
+          <t>Storm Events does not record earthquakes.</t>
         </is>
       </c>
       <c r="L6" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M6" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="13" t="n">
         <v>3</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Landslide</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>Relatively High</t>
         </is>
       </c>
       <c r="E7" s="17" t="n">
         <v>4081395.796697642</v>
       </c>
       <c r="F7" s="18" t="n"/>
       <c r="G7" s="17" t="n">
         <v>311032.6175403677</v>
       </c>
       <c r="H7" s="17" t="n">
         <v>4392428.41423801</v>
       </c>
       <c r="I7" s="13" t="n">
         <v>19</v>
       </c>
       <c r="J7" s="5" t="n"/>
       <c r="K7" s="5" t="n"/>
       <c r="L7" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M7" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="13" t="n">
         <v>4</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Inland Flooding</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>Very Low</t>
         </is>
       </c>
       <c r="E8" s="17" t="n">
         <v>1642670.8511</v>
       </c>
@@ -26231,151 +26508,151 @@
         <v>0.0</v>
       </c>
       <c r="G8" s="17" t="n">
         <v>1221851.9104515288</v>
       </c>
       <c r="H8" s="17" t="n">
         <v>2864522.76155153</v>
       </c>
       <c r="I8" s="13" t="n">
         <v>73</v>
       </c>
       <c r="J8" s="5" t="n"/>
       <c r="K8" s="5" t="n"/>
       <c r="L8" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M8" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="13" t="n">
         <v>5</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>Relatively Low</t>
         </is>
       </c>
       <c r="E9" s="17" t="n">
         <v>7191.074129869066</v>
       </c>
       <c r="F9" s="18" t="n"/>
       <c r="G9" s="17" t="n">
         <v>279336.645430414</v>
       </c>
       <c r="H9" s="17" t="n">
         <v>286527.71956028306</v>
       </c>
       <c r="I9" s="13" t="n">
         <v>2</v>
       </c>
       <c r="J9" s="5" t="n"/>
       <c r="K9" s="5" t="n"/>
       <c r="L9" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M9" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="13" t="n">
         <v>6</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Coastal Flooding</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>Very Low</t>
         </is>
       </c>
       <c r="E10" s="17" t="n">
         <v>8970.28818</v>
       </c>
       <c r="F10" s="18" t="n"/>
       <c r="G10" s="17" t="n">
         <v>5005.60068</v>
       </c>
       <c r="H10" s="17" t="n">
         <v>13975.88982</v>
       </c>
       <c r="I10" s="13" t="n">
         <v>6</v>
       </c>
       <c r="J10" s="5" t="n"/>
       <c r="K10" s="5" t="n"/>
       <c r="L10" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M10" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="13" t="n">
         <v>7</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>Very Low</t>
         </is>
       </c>
       <c r="E11" s="17" t="n">
         <v>5365.3168630000055</v>
       </c>
@@ -26383,51 +26660,51 @@
         <v>0.0</v>
       </c>
       <c r="G11" s="17" t="n">
         <v>6886.142094999998</v>
       </c>
       <c r="H11" s="17" t="n">
         <v>12251.459487</v>
       </c>
       <c r="I11" s="13" t="n">
         <v>4</v>
       </c>
       <c r="J11" s="5" t="n"/>
       <c r="K11" s="5" t="n"/>
       <c r="L11" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M11" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="13" t="n">
         <v>8</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>Very Low</t>
         </is>
       </c>
       <c r="E12" s="17" t="n">
         <v>1632.0486467934768</v>
       </c>
@@ -26435,209 +26712,209 @@
         <v>0.0</v>
       </c>
       <c r="G12" s="17" t="n">
         <v>358.90465320429826</v>
       </c>
       <c r="H12" s="17" t="n">
         <v>1990.9532999977753</v>
       </c>
       <c r="I12" s="13" t="n">
         <v>3</v>
       </c>
       <c r="J12" s="5" t="n"/>
       <c r="K12" s="5" t="n"/>
       <c r="L12" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M12" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="13" t="n">
         <v>9</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Tsunami</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>Very Low</t>
         </is>
       </c>
       <c r="E13" s="17" t="n">
         <v>1258.8276608055044</v>
       </c>
       <c r="F13" s="18" t="n"/>
       <c r="G13" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H13" s="17" t="n">
         <v>1258.8276608055044</v>
       </c>
       <c r="I13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="5" t="n"/>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>No recorded events in Storm Events since 1996 (data through 2026-06-30). Storm Events coverage of this hazard is limited; absence is not evidence of low risk.</t>
+          <t>No recorded events in Storm Events since 1996 (data through 2026-06-30).</t>
         </is>
       </c>
       <c r="L13" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M13" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="13" t="n">
         <v>10</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Cold Wave</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>No Expected Annual Losses</t>
         </is>
       </c>
       <c r="E14" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="F14" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G14" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H14" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="I14" s="13" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="5" t="n"/>
       <c r="K14" s="5" t="inlineStr">
         <is>
-          <t>No recorded events in Storm Events since 1996 (data through 2026-06-30). Storm Events coverage of this hazard is limited; absence is not evidence of low risk.</t>
+          <t>No recorded events in Storm Events since 1996 (data through 2026-06-30).</t>
         </is>
       </c>
       <c r="L14" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M14" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="13" t="n">
         <v>11</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>No Expected Annual Losses</t>
         </is>
       </c>
       <c r="E15" s="18" t="n"/>
       <c r="F15" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G15" s="18" t="n"/>
       <c r="H15" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="I15" s="13" t="n">
         <v>2</v>
       </c>
       <c r="J15" s="5" t="n"/>
       <c r="K15" s="5" t="n"/>
       <c r="L15" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M15" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="13" t="n">
         <v>12</v>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Heat Wave</t>
         </is>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>No Expected Annual Losses</t>
         </is>
       </c>
       <c r="E16" s="17" t="n">
         <v>0.0</v>
       </c>
@@ -26645,1276 +26922,1324 @@
         <v>0.0</v>
       </c>
       <c r="G16" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H16" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="I16" s="13" t="n">
         <v>26</v>
       </c>
       <c r="J16" s="5" t="n"/>
       <c r="K16" s="5" t="n"/>
       <c r="L16" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M16" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="13" t="n">
         <v>13</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>No Expected Annual Losses</t>
         </is>
       </c>
       <c r="E17" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="F17" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G17" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H17" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="I17" s="13" t="n">
         <v>15</v>
       </c>
       <c r="J17" s="5" t="n"/>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>Includes 3 Strong Wind records, event types the NRI definition of this hazard leaves out.</t>
+          <t>Includes 3 Strong Wind records (a NOAA non-thunderstorm wind type, outside NRI's Strong Wind definition).</t>
         </is>
       </c>
       <c r="L17" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M17" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="13" t="n">
         <v>14</v>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Winter Weather</t>
         </is>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>No Expected Annual Losses</t>
         </is>
       </c>
       <c r="E18" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="F18" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="G18" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="H18" s="17" t="n">
         <v>0.0</v>
       </c>
       <c r="I18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="5" t="n"/>
       <c r="K18" s="5" t="inlineStr">
         <is>
-          <t>No recorded events in Storm Events since 1996 (data through 2026-06-30). Storm Events coverage of this hazard is limited; absence is not evidence of low risk.</t>
+          <t>No recorded events in Storm Events since 1996 (data through 2026-06-30).</t>
         </is>
       </c>
       <c r="L18" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M18" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="18" t="n"/>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Avalanche</t>
         </is>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>Not Applicable</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>Not Applicable</t>
         </is>
       </c>
       <c r="E19" s="18" t="n"/>
       <c r="F19" s="18" t="n"/>
       <c r="G19" s="18" t="n"/>
       <c r="H19" s="18" t="n"/>
       <c r="I19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>NRI rates avalanche Not Applicable for this county, and no federal declaration for this county names it.</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t>No recorded events in Storm Events since 1996 (data through 2026-06-30).</t>
         </is>
       </c>
       <c r="L19" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M19" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="18" t="n"/>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Ice Storm</t>
         </is>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>Not Applicable</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>Not Applicable</t>
         </is>
       </c>
       <c r="E20" s="18" t="n"/>
       <c r="F20" s="18" t="n"/>
       <c r="G20" s="18" t="n"/>
       <c r="H20" s="18" t="n"/>
       <c r="I20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>NRI rates ice storm Not Applicable for this county, and no federal declaration for this county names it.</t>
         </is>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t>No recorded events in Storm Events since 1996 (data through 2026-06-30).</t>
         </is>
       </c>
       <c r="L20" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M20" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="18" t="n"/>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Volcanic Activity</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>Not Applicable</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>Not Applicable</t>
         </is>
       </c>
       <c r="E21" s="18" t="n"/>
       <c r="F21" s="18" t="n"/>
       <c r="G21" s="18" t="n"/>
       <c r="H21" s="18" t="n"/>
       <c r="I21" s="13" t="n">
         <v>2</v>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>NRI rates this Not Applicable, but 2 Storm Events records of this type exist since 1996; review before omitting.</t>
         </is>
       </c>
       <c r="K21" s="5" t="n"/>
       <c r="L21" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M21" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="18" t="n"/>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>Insufficient Data</t>
         </is>
       </c>
       <c r="E22" s="18" t="n"/>
       <c r="F22" s="18" t="n"/>
       <c r="G22" s="18" t="n"/>
       <c r="H22" s="18" t="n"/>
       <c r="I22" s="13" t="n">
         <v>4</v>
       </c>
       <c r="J22" s="5" t="n"/>
       <c r="K22" s="5" t="n"/>
       <c r="L22" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables; NOAA NCEI Storm Events Database, details files (csvfiles v1.0)</t>
         </is>
       </c>
       <c r="M22" s="10" t="inlineStr">
         <is>
           <t>1.20.0; c20260918</t>
         </is>
       </c>
       <c r="N22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="15" t="inlineStr">
         <is>
           <t>Total = buildings + agriculture + population equivalence; FEMA values each expected death (or 10 injuries) at $13.7 million (2024 dollars).</t>
         </is>
       </c>
     </row>
-    <row r="26"/>
+    <row r="26">
+      <c r="A26" s="15" t="inlineStr">
+        <is>
+          <t>NRI risk rating combines expected annual loss with social vulnerability and community resilience; EAL rating rates expected annual loss alone. Both compare this county with all U.S. counties.</t>
+        </is>
+      </c>
+    </row>
     <row r="27">
-      <c r="A27" s="14" t="inlineStr">
+      <c r="A27" s="15" t="inlineStr">
+        <is>
+          <t>Local data needed: state and local tsunami, cold wave and winter weather records (Storm Events records these hazards only in part).</t>
+        </is>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29" s="14" t="inlineStr">
         <is>
           <t>About this section</t>
-        </is>
-[...12 lines deleted...]
-          <t>• dam failure (incl. upstream dams)</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="15" t="inlineStr">
         <is>
-          <t>• levee failure</t>
+          <t>Hazards NRI does not cover (local data needed)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="15" t="inlineStr">
         <is>
-          <t>• flash flood as its own subtype</t>
+          <t>• dam failure (incl. upstream dams)</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="15" t="inlineStr">
         <is>
-          <t>• ice jams</t>
+          <t>• levee failure</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
-          <t>• debris flows</t>
+          <t>• flash flood as its own subtype</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
-          <t>• erosion (riverine and coastal)</t>
+          <t>• ice jams</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="15" t="inlineStr">
         <is>
-          <t>• land subsidence and sinkholes</t>
+          <t>• debris flows</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
-          <t>• expansive soils</t>
+          <t>• erosion (riverine and coastal)</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
-          <t>Check your state hazard mitigation plan's hazard list for this county; explain any hazard you drop.</t>
-[...3 lines deleted...]
-    <row r="38"/>
+          <t>• land subsidence and sinkholes</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="15" t="inlineStr">
+        <is>
+          <t>• expansive soils</t>
+        </is>
+      </c>
+    </row>
     <row r="39">
-      <c r="A39" s="14" t="inlineStr">
+      <c r="A39" s="15" t="inlineStr">
+        <is>
+          <t>The state hazard mitigation plan also lists hazards for this county; FEMA asks the plan to explain any hazard it leaves out.</t>
+        </is>
+      </c>
+    </row>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
-    <row r="40" ht="24" customHeight="1">
-[...9 lines deleted...]
-          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-28, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+    <row r="42" ht="24" customHeight="1">
+      <c r="A42" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-30, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="16" t="inlineStr">
+        <is>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:N22"/>
-  <mergeCells count="13">
+  <mergeCells count="15">
     <mergeCell ref="A37:J37"/>
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="A36:J36"/>
     <mergeCell ref="A31:J31"/>
-    <mergeCell ref="A40:J40"/>
+    <mergeCell ref="A27:J27"/>
     <mergeCell ref="A30:J30"/>
+    <mergeCell ref="A39:J39"/>
     <mergeCell ref="A34:J34"/>
-    <mergeCell ref="A29:J29"/>
+    <mergeCell ref="A35:J35"/>
+    <mergeCell ref="A42:J42"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="A38:J38"/>
+    <mergeCell ref="A43:J43"/>
+    <mergeCell ref="A25:J25"/>
     <mergeCell ref="A33:J33"/>
-    <mergeCell ref="A35:J35"/>
-[...2 lines deleted...]
-    <mergeCell ref="A25:J25"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A40" r:id="rId1"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A41" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A42" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A43" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G25"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="19" customWidth="1" min="1" max="1"/>
     <col width="60" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
-    <col width="60" customWidth="1" min="5" max="5"/>
-[...1 lines deleted...]
-    <col width="12" customWidth="1" min="7" max="7"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
+    <col width="60" customWidth="1" min="6" max="6"/>
+    <col width="10" customWidth="1" min="7" max="7"/>
+    <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-b: location</t>
+          <t>Supports FEMA checklist item B1-b: hazard location</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Where each hazard occurs</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
-[...3 lines deleted...]
-    <row r="4" ht="45" customHeight="1">
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Hazard</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Census tracts rated (count)</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Census tracts (count)</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
+          <t>Highest-rated census tracts (NRI risk rating, score)</t>
+        </is>
+      </c>
+      <c r="F4" s="4" t="inlineStr">
+        <is>
           <t>source</t>
         </is>
       </c>
-      <c r="F4" s="4" t="inlineStr">
+      <c r="G4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
-      <c r="G4" s="4" t="inlineStr">
+      <c r="H4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Avalanche</t>
         </is>
       </c>
-      <c r="B5" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Census tract rating counts from the National Risk Index tract table (see B1-f). Tract maps and place names are not in this packet.</t>
+      <c r="B5" s="7" t="inlineStr">
+        <is>
+          <t>Varies within the county: the census tracts with the highest National Risk Index rating for this hazard are listed. FEMA's Resilience Analysis and Planning Tool (RAPT) maps the National Risk Index for every tract (https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool).</t>
         </is>
       </c>
       <c r="C5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E5" s="5" t="inlineStr">
+      <c r="E5" s="10" t="n"/>
+      <c r="F5" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F5" s="10" t="inlineStr">
+      <c r="G5" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G5" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H5" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Coastal Flooding</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>The FEMA Flood Insurance Rate Map (FIRM) is the required location source for flooding. See the FEMA Flood Map Service Center (https://msc.fema.gov) for this county.</t>
         </is>
       </c>
       <c r="C6" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E6" s="5" t="inlineStr">
+      <c r="E6" s="10" t="n"/>
+      <c r="F6" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F6" s="10" t="inlineStr">
+      <c r="G6" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G6" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H6" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Cold Wave</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
-          <t>Affects the whole planning area; national data do not distinguish locations within the county. Confirm locally.</t>
+          <t>Affects the whole county; national data give no location within it.</t>
         </is>
       </c>
       <c r="C7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E7" s="5" t="inlineStr">
+      <c r="E7" s="10" t="n"/>
+      <c r="F7" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F7" s="10" t="inlineStr">
+      <c r="G7" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G7" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H7" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
-          <t>Affects the whole planning area; national data do not distinguish locations within the county. Confirm locally.</t>
+          <t>Affects the whole county; national data give no location within it.</t>
         </is>
       </c>
       <c r="C8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E8" s="5" t="inlineStr">
+      <c r="E8" s="10" t="n"/>
+      <c r="F8" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F8" s="10" t="inlineStr">
+      <c r="G8" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G8" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H8" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
-      <c r="B9" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Census tract rating counts from the National Risk Index tract table (see B1-f). Tract maps and place names are not in this packet.</t>
+      <c r="B9" s="7" t="inlineStr">
+        <is>
+          <t>Varies within the county: the census tracts with the highest National Risk Index rating for this hazard are listed. FEMA's Resilience Analysis and Planning Tool (RAPT) maps the National Risk Index for every tract (https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool).</t>
         </is>
       </c>
       <c r="C9" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E9" s="5" t="inlineStr">
+      <c r="E9" s="10" t="n"/>
+      <c r="F9" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F9" s="10" t="inlineStr">
+      <c r="G9" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G9" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H9" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
-          <t>Affects the whole planning area; national data do not distinguish locations within the county. Confirm locally.</t>
+          <t>Affects the whole county; national data give no location within it.</t>
         </is>
       </c>
       <c r="C10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E10" s="5" t="inlineStr">
+      <c r="E10" s="10" t="n"/>
+      <c r="F10" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F10" s="10" t="inlineStr">
+      <c r="G10" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G10" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H10" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Heat Wave</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>Affects the whole planning area; national data do not distinguish locations within the county. Confirm locally.</t>
+          <t>Affects the whole county; national data give no location within it.</t>
         </is>
       </c>
       <c r="C11" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E11" s="10" t="n"/>
+      <c r="F11" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F11" s="10" t="inlineStr">
+      <c r="G11" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G11" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H11" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
-      <c r="B12" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Census tract rating counts from the National Risk Index tract table (see B1-f). Tract maps and place names are not in this packet.</t>
+      <c r="B12" s="7" t="inlineStr">
+        <is>
+          <t>Varies within the county: the census tracts with the highest National Risk Index rating for this hazard are listed. FEMA's Resilience Analysis and Planning Tool (RAPT) maps the National Risk Index for every tract (https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool).</t>
         </is>
       </c>
       <c r="C12" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E12" s="10" t="n"/>
+      <c r="F12" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F12" s="10" t="inlineStr">
+      <c r="G12" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G12" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Ice Storm</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
-          <t>Affects the whole planning area; national data do not distinguish locations within the county. Confirm locally.</t>
+          <t>Affects the whole county; national data give no location within it.</t>
         </is>
       </c>
       <c r="C13" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E13" s="10" t="n"/>
+      <c r="F13" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F13" s="10" t="inlineStr">
+      <c r="G13" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G13" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H13" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Inland Flooding</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>The FEMA Flood Insurance Rate Map (FIRM) is the required location source for flooding. See the FEMA Flood Map Service Center (https://msc.fema.gov) for this county.</t>
         </is>
       </c>
       <c r="C14" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E14" s="10" t="n"/>
+      <c r="F14" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F14" s="10" t="inlineStr">
+      <c r="G14" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G14" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H14" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Landslide</t>
         </is>
       </c>
-      <c r="B15" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Census tract rating counts from the National Risk Index tract table (see B1-f). Tract maps and place names are not in this packet.</t>
+      <c r="B15" s="7" t="inlineStr">
+        <is>
+          <t>Varies within the county: the census tracts with the highest National Risk Index rating for this hazard are listed. FEMA's Resilience Analysis and Planning Tool (RAPT) maps the National Risk Index for every tract (https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool).</t>
         </is>
       </c>
       <c r="C15" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E15" s="5" t="inlineStr">
+      <c r="E15" s="10" t="n"/>
+      <c r="F15" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F15" s="10" t="inlineStr">
+      <c r="G15" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G15" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H15" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>Affects the whole planning area; national data do not distinguish locations within the county. Confirm locally.</t>
+          <t>Affects the whole county; national data give no location within it.</t>
         </is>
       </c>
       <c r="C16" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E16" s="5" t="inlineStr">
+      <c r="E16" s="10" t="n"/>
+      <c r="F16" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F16" s="10" t="inlineStr">
+      <c r="G16" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G16" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H16" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Strong Wind</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>Affects the whole planning area; national data do not distinguish locations within the county. Confirm locally.</t>
+          <t>Affects the whole county; national data give no location within it.</t>
         </is>
       </c>
       <c r="C17" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E17" s="5" t="inlineStr">
+      <c r="E17" s="10" t="n"/>
+      <c r="F17" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F17" s="10" t="inlineStr">
+      <c r="G17" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G17" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H17" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
-      <c r="B18" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Census tract rating counts from the National Risk Index tract table (see B1-f). Tract maps and place names are not in this packet.</t>
+      <c r="B18" s="7" t="inlineStr">
+        <is>
+          <t>Varies within the county: the census tracts with the highest National Risk Index rating for this hazard are listed. FEMA's Resilience Analysis and Planning Tool (RAPT) maps the National Risk Index for every tract (https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool).</t>
         </is>
       </c>
       <c r="C18" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E18" s="5" t="inlineStr">
+      <c r="E18" s="10" t="n"/>
+      <c r="F18" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F18" s="10" t="inlineStr">
+      <c r="G18" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G18" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H18" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Tsunami</t>
         </is>
       </c>
-      <c r="B19" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Census tract rating counts from the National Risk Index tract table (see B1-f). Tract maps and place names are not in this packet.</t>
+      <c r="B19" s="7" t="inlineStr">
+        <is>
+          <t>Varies within the county: the census tracts with the highest National Risk Index rating for this hazard are listed. FEMA's Resilience Analysis and Planning Tool (RAPT) maps the National Risk Index for every tract (https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool).</t>
         </is>
       </c>
       <c r="C19" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D19" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E19" s="5" t="inlineStr">
+      <c r="E19" s="10" t="n"/>
+      <c r="F19" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F19" s="10" t="inlineStr">
+      <c r="G19" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G19" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H19" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Volcanic Activity</t>
         </is>
       </c>
-      <c r="B20" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Census tract rating counts from the National Risk Index tract table (see B1-f). Tract maps and place names are not in this packet.</t>
+      <c r="B20" s="7" t="inlineStr">
+        <is>
+          <t>Varies within the county: the census tracts with the highest National Risk Index rating for this hazard are listed. FEMA's Resilience Analysis and Planning Tool (RAPT) maps the National Risk Index for every tract (https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool).</t>
         </is>
       </c>
       <c r="C20" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E20" s="5" t="inlineStr">
+      <c r="E20" s="10" t="n"/>
+      <c r="F20" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F20" s="10" t="inlineStr">
+      <c r="G20" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G20" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H20" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
-      <c r="B21" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>Census tract rating counts from the National Risk Index tract table (see B1-f). Tract maps and place names are not in this packet.</t>
+      <c r="B21" s="7" t="inlineStr">
+        <is>
+          <t>Varies within the county: the census tracts with the highest National Risk Index rating for this hazard are listed. FEMA's Resilience Analysis and Planning Tool (RAPT) maps the National Risk Index for every tract (https://www.fema.gov/emergency-managers/practitioners/resilience-analysis-and-planning-tool).</t>
         </is>
       </c>
       <c r="C21" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E21" s="5" t="inlineStr">
+      <c r="E21" s="10" t="n"/>
+      <c r="F21" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F21" s="10" t="inlineStr">
+      <c r="G21" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G21" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H21" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Winter Weather</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
-          <t>Affects the whole planning area; national data do not distinguish locations within the county. Confirm locally.</t>
+          <t>Affects the whole county; national data give no location within it.</t>
         </is>
       </c>
       <c r="C22" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="13" t="n">
         <v>7</v>
       </c>
-      <c r="E22" s="5" t="inlineStr">
+      <c r="E22" s="10" t="n"/>
+      <c r="F22" s="5" t="inlineStr">
         <is>
           <t>FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables</t>
         </is>
       </c>
-      <c r="F22" s="10" t="inlineStr">
+      <c r="G22" s="10" t="inlineStr">
         <is>
           <t>1.20.0</t>
         </is>
       </c>
-      <c r="G22" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-09-28</t>
+      <c r="H22" s="10" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23"/>
     <row r="24">
       <c r="A24" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="25" ht="24" customHeight="1">
       <c r="A25" s="16" t="inlineStr">
         <is>
-          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-28, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
+          <t>FEMA, FEMA National Risk Index 1.20.0 (December 2025), county and census tract tables, version 1.20.0, pulled 2026-09-30, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_Counties.zip, https://www.fema.gov/about/reports-and-data/openfema/nri/v120/NRI_Table_CensusTracts.zip</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:G22"/>
+  <autoFilter ref="A4:H22"/>
   <mergeCells count="1">
-    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A25:H25"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A25" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B14" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B15" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B18" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B19" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B20" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B21" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A25" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="60" customWidth="1" min="1" max="1"/>
     <col width="60" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="60" customWidth="1" min="7" max="7"/>
     <col width="60" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="60" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="60" customWidth="1" min="12" max="12"/>
     <col width="60" customWidth="1" min="13" max="13"/>
     <col width="60" customWidth="1" min="14" max="14"/>
     <col width="21" customWidth="1" min="15" max="15"/>
     <col width="12" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-c: extent</t>
+          <t>Supports FEMA checklist item B1-c: hazard extent</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Extent: scale, observed range and worst recorded event per hazard</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
-[...3 lines deleted...]
-    <row r="4" ht="45" customHeight="1">
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="30" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Hazard</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Scale</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Records (count)</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>First year</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>Last year</t>
         </is>
       </c>
@@ -27928,1302 +28253,1318 @@
           <t>Observed range</t>
         </is>
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>Worst recorded event</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Worst event: NCEI event ID</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Most damaging (when different)</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>Most damaging: NCEI event ID</t>
         </is>
       </c>
       <c r="L4" s="4" t="inlineStr">
         <is>
-          <t>How it applies to members</t>
+          <t>How it applies to jurisdictions</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
       <c r="N4" s="4" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Avalanche</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>none (count and damage)</t>
+          <t>none (count and damage only)</t>
         </is>
       </c>
       <c r="C5" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="10" t="n"/>
       <c r="E5" s="10" t="n"/>
       <c r="F5" s="18" t="n"/>
       <c r="G5" s="5" t="n"/>
       <c r="H5" s="5" t="n"/>
       <c r="I5" s="10" t="n"/>
       <c r="J5" s="5" t="n"/>
       <c r="K5" s="10" t="n"/>
       <c r="L5" s="5" t="n"/>
       <c r="M5" s="5" t="inlineStr">
         <is>
-          <t>Physical measure: in event narratives only; local data required.</t>
+          <t>Physical measure: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O5" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Coastal Flood, Storm Surge/Tide</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
-          <t>none in data (FIRM for depth)</t>
+          <t>none in data (flood depth: FIRM)</t>
         </is>
       </c>
       <c r="C6" s="13" t="n">
         <v>6</v>
       </c>
       <c r="D6" s="11" t="n">
         <v>2006</v>
       </c>
       <c r="E6" s="11" t="n">
         <v>2026</v>
       </c>
       <c r="F6" s="13" t="n">
         <v>6</v>
       </c>
       <c r="G6" s="5" t="n"/>
       <c r="H6" s="5" t="inlineStr">
         <is>
-          <t>Coastal Flood, 2026-02-03, $20,000 property; $0 crops, reported for the zone (2026 dollars); NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>Coastal Flood, 2026-02-03, $20,000 property; $0 crops (2026 dollars); NWS zone PRZ010</t>
         </is>
       </c>
       <c r="I6" s="11" t="n">
         <v>1320142</v>
       </c>
       <c r="J6" s="5" t="n"/>
       <c r="K6" s="10" t="n"/>
       <c r="L6" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Flood depth: see the FEMA Flood Insurance Rate Map.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O6" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Cold/Wind Chill, Extreme Cold/Wind Chill</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <t>wind chill</t>
         </is>
       </c>
       <c r="C7" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="10" t="n"/>
       <c r="E7" s="10" t="n"/>
       <c r="F7" s="18" t="n"/>
       <c r="G7" s="5" t="n"/>
       <c r="H7" s="5" t="n"/>
       <c r="I7" s="10" t="n"/>
       <c r="J7" s="5" t="n"/>
       <c r="K7" s="10" t="n"/>
       <c r="L7" s="5" t="n"/>
       <c r="M7" s="5" t="inlineStr">
         <is>
-          <t>Wind chill: in event narratives only; local data required.</t>
+          <t>Wind chill: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O7" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Frost/Freeze (outside NRI Cold Wave definition)</t>
+          <t>Frost/Freeze (outside NRI's Cold Wave definition)</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <t>crop damage</t>
         </is>
       </c>
       <c r="C8" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="10" t="n"/>
       <c r="E8" s="10" t="n"/>
       <c r="F8" s="18" t="n"/>
       <c r="G8" s="5" t="n"/>
       <c r="H8" s="5" t="n"/>
       <c r="I8" s="10" t="n"/>
       <c r="J8" s="5" t="n"/>
       <c r="K8" s="10" t="n"/>
       <c r="L8" s="5" t="n"/>
       <c r="M8" s="5" t="inlineStr">
         <is>
-          <t>Temperature: in event narratives only; local data required.</t>
+          <t>Temperature: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O8" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
-          <t>US Drought Monitor D-scale</t>
+          <t>U.S. Drought Monitor scale (D0 to D4)</t>
         </is>
       </c>
       <c r="C9" s="13" t="n">
         <v>2</v>
       </c>
       <c r="D9" s="11" t="n">
         <v>1997</v>
       </c>
       <c r="E9" s="11" t="n">
         <v>2003</v>
       </c>
       <c r="F9" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t>31 days; 2 with a recorded value</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>31 days (1 month), 2003-03-01 to 2003-03-31, zone-level</t>
         </is>
       </c>
       <c r="I9" s="11" t="n">
         <v>5347228</v>
       </c>
       <c r="J9" s="5" t="n"/>
       <c r="K9" s="10" t="n"/>
       <c r="L9" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Storm Events enters a drought at D2 or worse east of the Rockies and D3 or worse from the Rockies west (NWS Instruction 10-1605); NRI drought counts D3 and D4 only.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O9" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <t>Modified Mercalli (local data)</t>
         </is>
       </c>
       <c r="C10" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="10" t="n"/>
       <c r="E10" s="10" t="n"/>
       <c r="F10" s="18" t="n"/>
       <c r="G10" s="5" t="n"/>
       <c r="H10" s="5" t="n"/>
       <c r="I10" s="10" t="n"/>
       <c r="J10" s="5" t="n"/>
       <c r="K10" s="10" t="n"/>
       <c r="L10" s="5" t="n"/>
       <c r="M10" s="5" t="inlineStr">
         <is>
-          <t>No Storm Events record; local data required (e.g., USGS).</t>
+          <t>Storm Events does not record earthquakes; the USGS earthquake catalog is the source.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O10" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Hail</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <t>hail size (inches)</t>
         </is>
       </c>
       <c r="C11" s="13" t="n">
         <v>3</v>
       </c>
       <c r="D11" s="11" t="n">
         <v>2001</v>
       </c>
       <c r="E11" s="11" t="n">
         <v>2016</v>
       </c>
       <c r="F11" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t>0.25 in; 1 with a recorded value</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>0.25 in hail, 2016-07-27</t>
         </is>
       </c>
       <c r="I11" s="11" t="n">
         <v>654372</v>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>Hail, 2007-09-12, $1,000 property; $0 crops, reported for the zone (2007 dollars)</t>
+          <t>Hail, 2007-09-12, $1,000 property; $0 crops (zone total, 2007 dollars)</t>
         </is>
       </c>
       <c r="K11" s="11" t="n">
         <v>60323</v>
       </c>
       <c r="L11" s="5" t="inlineStr">
         <is>
-          <t>No event record names a member place. Zone-level records (2) apply countywide.</t>
+          <t>No event record names a jurisdiction in the plan. Zone-level records (2) apply countywide.</t>
         </is>
       </c>
       <c r="M11" s="5" t="n"/>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O11" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Excessive Heat, Heat</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
-          <t>heat index (narratives)</t>
+          <t>heat index (in event narratives)</t>
         </is>
       </c>
       <c r="C12" s="13" t="n">
         <v>26</v>
       </c>
       <c r="D12" s="11" t="n">
         <v>2023</v>
       </c>
       <c r="E12" s="11" t="n">
         <v>2024</v>
       </c>
       <c r="F12" s="13" t="n">
         <v>26</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t>1 day to 30 days (median 1.5 days); 16 with a recorded value</t>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
-          <t>30 days, 2023-09-01 to 2023-09-30, from 1 monthly summary record (a monthly summary record covers most or all of a month; it does not count days at wave conditions), zone-level</t>
+          <t>September 2023 (1 monthly summary record), zone-level</t>
         </is>
       </c>
       <c r="I12" s="11" t="n">
         <v>1129668</v>
       </c>
       <c r="J12" s="5" t="n"/>
       <c r="K12" s="10" t="n"/>
       <c r="L12" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
-          <t>Heat index: in event narratives only; local data required.</t>
+          <t>Heat index: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O12" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Hurricane, Tropical Storm, Tropical Depression</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <t>Saffir-Simpson</t>
         </is>
       </c>
       <c r="C13" s="13" t="n">
         <v>6</v>
       </c>
       <c r="D13" s="11" t="n">
         <v>2000</v>
       </c>
       <c r="E13" s="11" t="n">
         <v>2024</v>
       </c>
       <c r="F13" s="13" t="n">
         <v>6</v>
       </c>
       <c r="G13" s="5" t="n"/>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>Strongest recorded (records with damage, a wind speed or direct casualties first, then storm type, category and wind): Hurricane (Typhoon) record, 2000-08-22 to 2000-08-23, $41,000 property; crops not reported, reported for the zone (2000 dollars); NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>Strongest recorded: Hurricane record (NOAA event type 'Hurricane (Typhoon)'), 2000-08-22 to 2000-08-23, $41,000 property; crops not reported (2000 dollars); NWS zone PRZ010</t>
         </is>
       </c>
       <c r="I13" s="11" t="n">
         <v>5156109</v>
       </c>
       <c r="J13" s="5" t="n"/>
       <c r="K13" s="10" t="n"/>
       <c r="L13" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
-          <t>Storm Events files every zone of a storm's episode under the storm's event type and category, so a Hurricane (Typhoon) record, especially an inland or remnant one, does not by itself mean hurricane-force winds here; read the damage and wind columns.</t>
+          <t>Storm Events files every zone of a storm's episode under the storm's type; flooding from the storm is filed as Flood or Flash Flood records.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O13" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Ice Storm</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
-          <t>Sperry-Piltz (local data)</t>
+          <t>Sperry-Piltz ice scale (local data)</t>
         </is>
       </c>
       <c r="C14" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="10" t="n"/>
       <c r="E14" s="10" t="n"/>
       <c r="F14" s="18" t="n"/>
       <c r="G14" s="5" t="n"/>
       <c r="H14" s="5" t="n"/>
       <c r="I14" s="10" t="n"/>
       <c r="J14" s="5" t="n"/>
       <c r="K14" s="10" t="n"/>
       <c r="L14" s="5" t="n"/>
       <c r="M14" s="5" t="inlineStr">
         <is>
-          <t>Ice thickness: in event narratives only; local data required.</t>
+          <t>Ice thickness: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O14" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Flash Flood, Flood, Lakeshore Flood</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
-          <t>damage and flood days (FIRM for depth)</t>
+          <t>damage and flood days (flood depth: FIRM)</t>
         </is>
       </c>
       <c r="C15" s="13" t="n">
         <v>73</v>
       </c>
       <c r="D15" s="11" t="n">
         <v>2000</v>
       </c>
       <c r="E15" s="11" t="n">
         <v>2025</v>
       </c>
       <c r="F15" s="13" t="n">
         <v>64</v>
       </c>
       <c r="G15" s="5" t="n"/>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Flash Flood, 2017-09-20, $750,000,000 property; $0 crops (2017 dollars), 4 direct deaths</t>
         </is>
       </c>
       <c r="I15" s="11" t="n">
         <v>722629</v>
       </c>
       <c r="J15" s="5" t="n"/>
       <c r="K15" s="10" t="n"/>
       <c r="L15" s="5" t="inlineStr">
         <is>
-          <t>No event record names a member place. Zone-level records (64) apply countywide.</t>
+          <t>No event record names a jurisdiction in the plan. Zone-level records (64) apply countywide.</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
-          <t>Flood depth: see the FEMA Flood Insurance Rate Map. Storm Events damage can be $0 or blank even for a major flood, so the worst record here may not be the worst flood; compare FEMA Public Assistance by declaration in B1-d.</t>
+          <t>Flood depth: see the FEMA Flood Insurance Rate Map. Storm Events damage is often $0 or blank for floods, major ones included; FEMA Public Assistance by declaration (B1-d) shows which floods cost the most.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O15" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Debris Flow</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>none (count and damage)</t>
+          <t>none (count and damage only)</t>
         </is>
       </c>
       <c r="C16" s="13" t="n">
         <v>19</v>
       </c>
       <c r="D16" s="11" t="n">
         <v>2003</v>
       </c>
       <c r="E16" s="11" t="n">
         <v>2024</v>
       </c>
       <c r="F16" s="13" t="n">
         <v>17</v>
       </c>
       <c r="G16" s="5" t="n"/>
       <c r="H16" s="5" t="inlineStr">
         <is>
-          <t>Debris Flow, 2006-05-30, $4,000 property; crops not reported, reported for the zone (2006 dollars); NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>Debris Flow, 2006-05-30, $4,000 property; crops not reported (2006 dollars); NWS zone PRZ010</t>
         </is>
       </c>
       <c r="I16" s="11" t="n">
         <v>5521085</v>
       </c>
       <c r="J16" s="5" t="n"/>
       <c r="K16" s="10" t="n"/>
       <c r="L16" s="5" t="inlineStr">
         <is>
-          <t>No event record names a member place. Zone-level records (17) apply countywide.</t>
+          <t>No event record names a jurisdiction in the plan. Zone-level records (17) apply countywide.</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
-          <t>Physical measure: in event narratives only; local data required.</t>
+          <t>Physical measure: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O16" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Lightning</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <t>annualized frequency (the measure FEMA's Local Mitigation Planning Handbook names)</t>
         </is>
       </c>
       <c r="C17" s="13" t="n">
         <v>2</v>
       </c>
       <c r="D17" s="11" t="n">
         <v>2002</v>
       </c>
       <c r="E17" s="11" t="n">
         <v>2002</v>
       </c>
       <c r="F17" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G17" s="5" t="n"/>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>Lightning, 2002-08-22, $10,000 property; crops not reported, reported for the zone (2002 dollars); NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>Lightning, 2002-08-22, $10,000 property; crops not reported (2002 dollars); NWS zone PRZ010</t>
         </is>
       </c>
       <c r="I17" s="11" t="n">
         <v>5313157</v>
       </c>
       <c r="J17" s="5" t="n"/>
       <c r="K17" s="10" t="n"/>
       <c r="L17" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
-          <t>Storm Events lists lightning with damage or casualties; physical measure in event narratives only; local data required.</t>
+          <t>Storm Events lists lightning with damage or casualties; physical measure in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O17" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>High Wind and Strong Wind (outside NRI Strong Wind definition)</t>
+          <t>High Wind and Strong Wind (outside NRI's Strong Wind definition)</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>wind speed (kt and mph)</t>
         </is>
       </c>
       <c r="C18" s="13" t="n">
         <v>3</v>
       </c>
       <c r="D18" s="11" t="n">
         <v>2003</v>
       </c>
       <c r="E18" s="11" t="n">
         <v>2026</v>
       </c>
       <c r="F18" s="13" t="n">
         <v>3</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t>22 kt (25 mph) to 45 kt (52 mph) (median 35 kt (40 mph)); 3 with a recorded value</t>
         </is>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
-          <t>45 kt (52 mph) estimated gust, Strong Wind, 2003-10-24; NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>45 kt (52 mph) estimated gust, Strong Wind, 2003-10-24; NWS zone PRZ010</t>
         </is>
       </c>
       <c r="I18" s="11" t="n">
         <v>5336688</v>
       </c>
       <c r="J18" s="5" t="n"/>
       <c r="K18" s="10" t="n"/>
       <c r="L18" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M18" s="5" t="n"/>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O18" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Thunderstorm Wind</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <t>wind speed (kt and mph)</t>
         </is>
       </c>
       <c r="C19" s="13" t="n">
         <v>12</v>
       </c>
       <c r="D19" s="11" t="n">
         <v>2000</v>
       </c>
       <c r="E19" s="11" t="n">
         <v>2025</v>
       </c>
       <c r="F19" s="13" t="n">
         <v>9</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t>22 kt (25 mph) to 43 kt (49 mph) (median 30 kt (35 mph)); 3 with a recorded value</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>43 kt (49 mph) estimated gust, Thunderstorm Wind, 2009-07-11</t>
         </is>
       </c>
       <c r="I19" s="11" t="n">
         <v>188291</v>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>Thunderstorm Wind, 2025-05-04, $50,000 property; $0 crops (2025 dollars)</t>
         </is>
       </c>
       <c r="K19" s="11" t="n">
         <v>1268923</v>
       </c>
       <c r="L19" s="5" t="inlineStr">
         <is>
-          <t>No event record names a member place. Zone-level records (9) apply countywide.</t>
+          <t>No event record names a jurisdiction in the plan. Zone-level records (9) apply countywide.</t>
         </is>
       </c>
       <c r="M19" s="5" t="n"/>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O19" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Tornado</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
-          <t>Enhanced Fujita (F before Feb 2007)</t>
+          <t>Enhanced Fujita (Fujita before Feb 2007)</t>
         </is>
       </c>
       <c r="C20" s="13" t="n">
         <v>4</v>
       </c>
       <c r="D20" s="11" t="n">
         <v>2001</v>
       </c>
       <c r="E20" s="11" t="n">
         <v>2007</v>
       </c>
       <c r="F20" s="13" t="n">
         <v>4</v>
       </c>
       <c r="G20" s="5" t="n"/>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>No tornado record can stand as this county's worst: the 4 records reached this county only through an NWS zone that covers more than one county, so the tornado may have occurred outside this county (zone-level); they are counted as occurrences.</t>
         </is>
       </c>
       <c r="I20" s="10" t="n"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
-          <t>Tornado, 2007-08-06, $35,000 property; $1,000 crops, reported for the zone (2007 dollars)</t>
+          <t>Tornado, 2007-08-06, $35,000 property; $1,000 crops (zone total, 2007 dollars)</t>
         </is>
       </c>
       <c r="K20" s="11" t="n">
         <v>53883</v>
       </c>
       <c r="L20" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
-          <t>From 1996 on, tornado records are per-county segments and length is the path length within this county (NWS Instruction 10-1605); records before 1996 may give the whole path length, including the path outside this county, and before 1996 a tornado is listed once, under the county where it began, with the whole path's rating; counties farther along the path may not list it. Length is not used to rank tornadoes.</t>
+          <t>Before 1996 a tornado is listed once, under the county where it began, with its whole path's rating and length; from 1996 on, each county lists its own segment. Length is not used to rank tornadoes (see Methods).</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O20" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Tsunami</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
-          <t>none (count and damage)</t>
+          <t>none (count and damage only)</t>
         </is>
       </c>
       <c r="C21" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="10" t="n"/>
       <c r="E21" s="10" t="n"/>
       <c r="F21" s="18" t="n"/>
       <c r="G21" s="5" t="n"/>
       <c r="H21" s="5" t="n"/>
       <c r="I21" s="10" t="n"/>
       <c r="J21" s="5" t="n"/>
       <c r="K21" s="10" t="n"/>
       <c r="L21" s="5" t="n"/>
       <c r="M21" s="5" t="inlineStr">
         <is>
-          <t>Physical measure: in event narratives only; local data required.</t>
+          <t>Physical measure: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O21" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Volcanic Ash, Volcanic Ashfall</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <t>Volcanic Explosivity Index (local data)</t>
         </is>
       </c>
       <c r="C22" s="13" t="n">
         <v>2</v>
       </c>
       <c r="D22" s="11" t="n">
         <v>2001</v>
       </c>
       <c r="E22" s="11" t="n">
         <v>2003</v>
       </c>
       <c r="F22" s="13" t="n">
         <v>2</v>
       </c>
       <c r="G22" s="5" t="n"/>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>No damage reported in 2 records.</t>
         </is>
       </c>
       <c r="I22" s="10" t="n"/>
       <c r="J22" s="5" t="n"/>
       <c r="K22" s="10" t="n"/>
       <c r="L22" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
-          <t>Physical measure: in event narratives only; local data required.</t>
+          <t>Physical measure: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O22" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Wildfire</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <t>acres burned (local data)</t>
         </is>
       </c>
       <c r="C23" s="13" t="n">
         <v>4</v>
       </c>
       <c r="D23" s="11" t="n">
         <v>2005</v>
       </c>
       <c r="E23" s="11" t="n">
         <v>2024</v>
       </c>
       <c r="F23" s="13" t="n">
         <v>4</v>
       </c>
       <c r="G23" s="5" t="n"/>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>Wildfire, 2005-02-01, $200,000 property; crops not reported, reported for the zone (2005 dollars); NWS zone PRZ010 (MAYAGUEZ AND VICINITY), zone-level: may include parts of neighboring counties</t>
+          <t>Wildfire, 2005-02-01, $200,000 property; crops not reported (2005 dollars); NWS zone PRZ010</t>
         </is>
       </c>
       <c r="I23" s="11" t="n">
         <v>5442435</v>
       </c>
       <c r="J23" s="5" t="n"/>
       <c r="K23" s="10" t="n"/>
       <c r="L23" s="5" t="inlineStr">
         <is>
-          <t>Zone-level records: applies countywide; national data do not locate these events within the county.</t>
+          <t>Countywide (zone-level records).</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
-          <t>Acres burned: in event narratives only; local data required.</t>
+          <t>Acres burned: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O23" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P23" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Winter Storm, Heavy Snow, Blizzard, Lake-Effect Snow, Winter Weather, Sleet</t>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
-          <t>none in data (snowfall local)</t>
+          <t>none in data (snowfall: local data)</t>
         </is>
       </c>
       <c r="C24" s="13" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="10" t="n"/>
       <c r="E24" s="10" t="n"/>
       <c r="F24" s="18" t="n"/>
       <c r="G24" s="5" t="n"/>
       <c r="H24" s="5" t="n"/>
       <c r="I24" s="10" t="n"/>
       <c r="J24" s="5" t="n"/>
       <c r="K24" s="10" t="n"/>
       <c r="L24" s="5" t="n"/>
       <c r="M24" s="5" t="inlineStr">
         <is>
-          <t>Snow depth: in event narratives only; local data required.</t>
+          <t>Snow depth: in event narratives only (local data needed).</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>NOAA NCEI Storm Events Database, details files (csvfiles v1.0); NWS county-public forecast zones correlation file</t>
         </is>
       </c>
       <c r="O24" s="10" t="inlineStr">
         <is>
           <t>c20260918; bp16ap26</t>
         </is>
       </c>
       <c r="P24" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="25"/>
     <row r="26">
       <c r="A26" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
-    <row r="27" ht="24" customHeight="1">
+    <row r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
-          <t>Storm Events records are more complete after 1996; before 1996 only Tornado (from 1950), Hail and Thunderstorm Wind (from 1955) exist. Zone-level records are placed with NWS zone-county files, which exist from 2020 on; an earlier record is placed by its zone number in the nearest later file only when its zone name matches that file, records from zones NWS renumbered are placed by name or left out, and a record whose zone is in no known file is left out of every count, so counts before 2020 can be low. Some current zones are also missing from the NWS files, so recent counts can be low too.</t>
+          <t>In event narratives only (local data needed): wind chill, temperature, heat index, acres burned and snow depth; any physical measure of debris flow, lightning, tsunami and volcanic ash, volcanic ashfall.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="15" t="inlineStr">
         <is>
+          <t>Storm Events records are more complete after 1996; before 1996 only Tornado (from 1950), Hail and Thunderstorm Wind (from 1955) exist. Zone-level records from zones that no NWS zone-county file places in this county (mostly before 2020) are not counted here (the Methods page explains the zone matching).</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="15" t="inlineStr">
+        <is>
           <t>Dollars are nominal (as reported), labeled with the year; not adjusted for inflation.</t>
         </is>
       </c>
     </row>
-    <row r="29"/>
     <row r="30">
-      <c r="A30" s="14" t="inlineStr">
+      <c r="A30" s="15" t="inlineStr">
+        <is>
+          <t>A monthly summary record covers most or all of a month; it does not count days at wave conditions.</t>
+        </is>
+      </c>
+    </row>
+    <row r="31"/>
+    <row r="32">
+      <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...9 lines deleted...]
-          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-28, https://www.weather.gov/gis/ZoneCounty</t>
+    <row r="33">
+      <c r="A33" s="16" t="inlineStr">
+        <is>
+          <t>NOAA NCEI, NOAA NCEI Storm Events Database, details files (csvfiles v1.0), version c20260918, pulled 2026-09-30, https://www.ncei.noaa.gov/pub/data/swdi/stormevents/csvfiles/</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="16" t="inlineStr">
+        <is>
+          <t>NOAA National Weather Service, NWS county-public forecast zones correlation file, version bp03mr20 to bp16ap26 (11 files; newest bp16ap26), pulled 2026-09-30, https://www.weather.gov/gis/ZoneCounty</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:P24"/>
-  <mergeCells count="4">
-    <mergeCell ref="A32:J32"/>
+  <mergeCells count="6">
+    <mergeCell ref="A27:J27"/>
+    <mergeCell ref="A30:J30"/>
+    <mergeCell ref="A34:J34"/>
+    <mergeCell ref="A29:J29"/>
     <mergeCell ref="A28:J28"/>
-    <mergeCell ref="A27:J27"/>
-    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="A33:J33"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A31" r:id="rId1"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A32" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A33" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A34" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L45"/>
+  <dimension ref="A1:L44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="60" customWidth="1" min="5" max="5"/>
     <col width="60" customWidth="1" min="6" max="6"/>
     <col width="33" customWidth="1" min="7" max="7"/>
-    <col width="60" customWidth="1" min="8" max="8"/>
+    <col width="42" customWidth="1" min="8" max="8"/>
     <col width="26" customWidth="1" min="9" max="9"/>
     <col width="60" customWidth="1" min="10" max="10"/>
     <col width="60" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-d: previous occurrences</t>
+          <t>Supports FEMA checklist item B1-d: previous occurrences</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Federal disaster declarations for this county</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Declared</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Incident began</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>FEMA number</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -29264,1549 +29605,1541 @@
       <c r="L4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="12" t="n">
         <v>45623.0</v>
       </c>
       <c r="B5" s="12" t="n">
         <v>45517.0</v>
       </c>
       <c r="C5" s="10" t="inlineStr">
         <is>
           <t>DR-4850-PR</t>
         </is>
       </c>
       <c r="D5" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>TROPICAL STORM ERNESTO</t>
+          <t>Tropical Storm Ernesto</t>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t>Hurricane (primary); also designated: Inland Flooding, Landslide</t>
         </is>
       </c>
       <c r="G5" s="19" t="n">
         <v>783685.94</v>
       </c>
-      <c r="H5" s="5" t="inlineStr">
+      <c r="H5" s="10" t="inlineStr">
         <is>
           <t>new since last plan; within last 5 years</t>
         </is>
       </c>
       <c r="I5" s="10" t="n"/>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="n">
         <v>45517.0</v>
       </c>
       <c r="B6" s="12" t="n">
         <v>45517.0</v>
       </c>
       <c r="C6" s="10" t="inlineStr">
         <is>
           <t>EM-3610-PR</t>
         </is>
       </c>
       <c r="D6" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
-          <t>TROPICAL STORM ERNESTO</t>
+          <t>Tropical Storm Ernesto</t>
         </is>
       </c>
       <c r="F6" s="5" t="inlineStr">
         <is>
           <t>Hurricane; Inland Flooding; Landslide</t>
         </is>
       </c>
       <c r="G6" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H6" s="5" t="inlineStr">
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H6" s="10" t="inlineStr">
         <is>
           <t>new since last plan; within last 5 years</t>
         </is>
       </c>
       <c r="I6" s="10" t="inlineStr">
         <is>
           <t>same incident as DR-4850</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="n">
         <v>44825.0</v>
       </c>
       <c r="B7" s="12" t="n">
         <v>44821.0</v>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>DR-4671-PR</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE FIONA</t>
+          <t>Hurricane Fiona</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G7" s="19" t="n">
         <v>6412463.89</v>
       </c>
-      <c r="H7" s="5" t="inlineStr">
+      <c r="H7" s="10" t="inlineStr">
         <is>
           <t>new since last plan; within last 5 years</t>
         </is>
       </c>
       <c r="I7" s="10" t="n"/>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12" t="n">
         <v>44822.0</v>
       </c>
       <c r="B8" s="12" t="n">
         <v>44821.0</v>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>EM-3583-PR</t>
         </is>
       </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
-          <t>TROPICAL STORM FIONA</t>
+          <t>Tropical Storm Fiona</t>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G8" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H8" s="5" t="inlineStr">
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H8" s="10" t="inlineStr">
         <is>
           <t>new since last plan; within last 5 years</t>
         </is>
       </c>
       <c r="I8" s="10" t="inlineStr">
         <is>
           <t>same incident as DR-4671</t>
         </is>
       </c>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L8" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12" t="n">
         <v>44065.0</v>
       </c>
       <c r="B9" s="12" t="n">
         <v>44064.0</v>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>EM-3537-PR</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>TROPICAL STORM LAURA</t>
+          <t>Tropical Storm Laura</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G9" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H9" s="5" t="inlineStr">
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H9" s="10" t="inlineStr">
         <is>
           <t>new since last plan</t>
         </is>
       </c>
       <c r="I9" s="10" t="n"/>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L9" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="12" t="n">
         <v>44041.0</v>
       </c>
       <c r="B10" s="12" t="n">
         <v>44039.0</v>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>EM-3532-PR</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
-          <t>POTENTIAL TROPICAL CYCLONE NINE</t>
+          <t>Potential Tropical Cyclone Nine</t>
         </is>
       </c>
       <c r="F10" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G10" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H10" s="5" t="inlineStr">
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H10" s="10" t="inlineStr">
         <is>
           <t>new since last plan</t>
         </is>
       </c>
       <c r="I10" s="10" t="n"/>
       <c r="J10" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L10" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="n">
         <v>43917.0</v>
       </c>
       <c r="B11" s="12" t="n">
         <v>43850.0</v>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>DR-4493-PR</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>COVID-19 PANDEMIC</t>
+          <t>COVID-19 Pandemic</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t>Non-natural, not counted</t>
         </is>
       </c>
       <c r="G11" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...4 lines deleted...]
-          <t>during plan review, check whether your last plan included it</t>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H11" s="10" t="inlineStr">
+        <is>
+          <t>in the 12 months before plan approval</t>
         </is>
       </c>
       <c r="I11" s="10" t="n"/>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L11" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="12" t="n">
         <v>43903.0</v>
       </c>
       <c r="B12" s="12" t="n">
         <v>43850.0</v>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>EM-3452-PR</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>COVID-19</t>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t>Non-natural, not counted</t>
         </is>
       </c>
       <c r="G12" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...4 lines deleted...]
-          <t>during plan review, check whether your last plan included it</t>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <t>in the 12 months before plan approval</t>
         </is>
       </c>
       <c r="I12" s="10" t="inlineStr">
         <is>
           <t>same incident as DR-4493</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L12" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="12" t="n">
         <v>43846.0</v>
       </c>
       <c r="B13" s="12" t="n">
         <v>43827.0</v>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
           <t>DR-4473-PR</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>EARTHQUAKES</t>
+          <t>Earthquakes</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
       <c r="G13" s="18" t="inlineStr">
         <is>
           <t>PA not declared for this county</t>
         </is>
       </c>
-      <c r="H13" s="5" t="inlineStr">
-[...1 lines deleted...]
-          <t>during plan review, check whether your last plan included it</t>
+      <c r="H13" s="10" t="inlineStr">
+        <is>
+          <t>in the 12 months before plan approval</t>
         </is>
       </c>
       <c r="I13" s="10" t="n"/>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L13" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="12" t="n">
         <v>43837.0</v>
       </c>
       <c r="B14" s="12" t="n">
         <v>43827.0</v>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>EM-3426-PR</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>EARTHQUAKES</t>
+          <t>Earthquakes</t>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t>Earthquake</t>
         </is>
       </c>
       <c r="G14" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...4 lines deleted...]
-          <t>during plan review, check whether your last plan included it</t>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H14" s="10" t="inlineStr">
+        <is>
+          <t>in the 12 months before plan approval</t>
         </is>
       </c>
       <c r="I14" s="10" t="inlineStr">
         <is>
           <t>same incident as DR-4473</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L14" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="12" t="n">
         <v>43704.0</v>
       </c>
       <c r="B15" s="12" t="n">
         <v>43703.0</v>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>EM-3417-PR</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>TROPICAL STORM DORIAN</t>
+          <t>Tropical Storm Dorian</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G15" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...4 lines deleted...]
-          <t>during plan review, check whether your last plan included it</t>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H15" s="10" t="inlineStr">
+        <is>
+          <t>in the 12 months before plan approval</t>
         </is>
       </c>
       <c r="I15" s="10" t="n"/>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L15" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="12" t="n">
         <v>42998.0</v>
       </c>
       <c r="B16" s="12" t="n">
         <v>42995.0</v>
       </c>
       <c r="C16" s="10" t="inlineStr">
         <is>
           <t>DR-4339-PR</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE MARIA</t>
+          <t>Hurricane Maria</t>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G16" s="19" t="n">
         <v>308916438.26</v>
       </c>
-      <c r="H16" s="5" t="n"/>
+      <c r="H16" s="10" t="n"/>
       <c r="I16" s="10" t="n"/>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L16" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="12" t="n">
         <v>42996.0</v>
       </c>
       <c r="B17" s="12" t="n">
         <v>42995.0</v>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>EM-3391-PR</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE MARIA</t>
+          <t>Hurricane Maria</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G17" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H17" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H17" s="10" t="n"/>
       <c r="I17" s="10" t="inlineStr">
         <is>
           <t>same incident as DR-4339</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L17" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="12" t="n">
         <v>40782.0</v>
       </c>
       <c r="B18" s="12" t="n">
         <v>40776.0</v>
       </c>
       <c r="C18" s="10" t="inlineStr">
         <is>
           <t>DR-4017-PR</t>
         </is>
       </c>
       <c r="D18" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE IRENE</t>
+          <t>Hurricane Irene</t>
         </is>
       </c>
       <c r="F18" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G18" s="19" t="n">
         <v>199453.04</v>
       </c>
-      <c r="H18" s="5" t="n"/>
+      <c r="H18" s="10" t="n"/>
       <c r="I18" s="10" t="n"/>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L18" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="12" t="n">
         <v>40777.0</v>
       </c>
       <c r="B19" s="12" t="n">
         <v>40776.0</v>
       </c>
       <c r="C19" s="10" t="inlineStr">
         <is>
           <t>EM-3326-PR</t>
         </is>
       </c>
       <c r="D19" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE IRENE</t>
+          <t>Hurricane Irene</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G19" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H19" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H19" s="10" t="n"/>
       <c r="I19" s="10" t="inlineStr">
         <is>
           <t>same incident as DR-4017</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L19" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="12" t="n">
         <v>40738.0</v>
       </c>
       <c r="B20" s="12" t="n">
         <v>40683.0</v>
       </c>
       <c r="C20" s="10" t="inlineStr">
         <is>
           <t>DR-4004-PR</t>
         </is>
       </c>
       <c r="D20" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>SEVERE STORMS, FLOODING, MUDSLIDES, AND LANDSLIDES</t>
+          <t>Severe Storms, Flooding, Mudslides, and Landslides</t>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t>Inland Flooding; Landslide</t>
         </is>
       </c>
       <c r="G20" s="19" t="n">
         <v>435495.1</v>
       </c>
-      <c r="H20" s="5" t="n"/>
+      <c r="H20" s="10" t="n"/>
       <c r="I20" s="10" t="n"/>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L20" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="12" t="n">
         <v>40477.0</v>
       </c>
       <c r="B21" s="12" t="n">
         <v>40455.0</v>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>DR-1946-PR</t>
         </is>
       </c>
       <c r="D21" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>SEVERE STORMS, FLOODING, MUDSLIDES, AND LANDSLIDES ASSOC W TS OTTO</t>
+          <t>Severe Storms, Flooding, Mudslides, and Landslides Assoc W Ts Otto</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t>Hurricane; Inland Flooding; Landslide</t>
         </is>
       </c>
       <c r="G21" s="19" t="n">
         <v>188227.46</v>
       </c>
-      <c r="H21" s="5" t="n"/>
+      <c r="H21" s="10" t="n"/>
       <c r="I21" s="10" t="n"/>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L21" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="12" t="n">
         <v>38247.0</v>
       </c>
       <c r="B22" s="12" t="n">
         <v>38244.0</v>
       </c>
       <c r="C22" s="10" t="inlineStr">
         <is>
           <t>DR-1552-PR</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>TROPICAL STORM JEANNE AND RESULTING LANDSLIDES AND MUDSLIDES</t>
+          <t>Tropical Storm Jeanne and Resulting Landslides and Mudslides</t>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t>Hurricane; Landslide</t>
         </is>
       </c>
       <c r="G22" s="19" t="n">
         <v>133775.44</v>
       </c>
-      <c r="H22" s="5" t="n"/>
+      <c r="H22" s="10" t="n"/>
       <c r="I22" s="10" t="n"/>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L22" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="12" t="n">
         <v>37027.0</v>
       </c>
       <c r="B23" s="12" t="n">
         <v>37017.0</v>
       </c>
       <c r="C23" s="10" t="inlineStr">
         <is>
           <t>DR-1372-PR</t>
         </is>
       </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>SEVERE STORMS, FLOODING AND MUDSLIDES</t>
+          <t>Severe Storms, Flooding and Mudslides</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t>Inland Flooding; Landslide</t>
         </is>
       </c>
       <c r="G23" s="19" t="n">
         <v>53963.88</v>
       </c>
-      <c r="H23" s="5" t="n"/>
+      <c r="H23" s="10" t="n"/>
       <c r="I23" s="10" t="n"/>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K23" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L23" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="12" t="n">
         <v>36481.0</v>
       </c>
       <c r="B24" s="12" t="n">
         <v>36481.0</v>
       </c>
       <c r="C24" s="10" t="inlineStr">
         <is>
           <t>EM-3151-PR</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE LENNY</t>
+          <t>Hurricane Lenny</t>
         </is>
       </c>
       <c r="F24" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G24" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H24" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H24" s="10" t="n"/>
       <c r="I24" s="10" t="n"/>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K24" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L24" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="12" t="n">
         <v>36062.0</v>
       </c>
       <c r="B25" s="12" t="n">
         <v>36058.0</v>
       </c>
       <c r="C25" s="10" t="inlineStr">
         <is>
           <t>DR-1247-PR</t>
         </is>
       </c>
       <c r="D25" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE GEORGES - 18 SEP 98</t>
+          <t>Hurricane Georges - 18 Sep 98</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G25" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H25" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H25" s="10" t="n"/>
       <c r="I25" s="10" t="n"/>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K25" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L25" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="12" t="n">
         <v>35319.0</v>
       </c>
       <c r="B26" s="12" t="n">
         <v>35317.0</v>
       </c>
       <c r="C26" s="10" t="inlineStr">
         <is>
           <t>DR-1136-PR</t>
         </is>
       </c>
       <c r="D26" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE HORTENSE</t>
+          <t>Hurricane Hortense</t>
         </is>
       </c>
       <c r="F26" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G26" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H26" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H26" s="10" t="n"/>
       <c r="I26" s="10" t="n"/>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K26" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L26" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="12" t="n">
         <v>31603.0</v>
       </c>
       <c r="B27" s="12" t="n">
         <v>31527.0</v>
       </c>
       <c r="C27" s="10" t="inlineStr">
         <is>
           <t>DR-768-PR</t>
         </is>
       </c>
       <c r="D27" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>HEAVY RAINS, FLOODING &amp; MUDSLIDES</t>
+          <t>Heavy Rains, Flooding &amp; Mudslides</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t>Inland Flooding (primary); also designated: Landslide</t>
         </is>
       </c>
       <c r="G27" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H27" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H27" s="10" t="n"/>
       <c r="I27" s="10" t="n"/>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K27" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L27" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="12" t="n">
         <v>31198.0</v>
       </c>
       <c r="B28" s="12" t="n">
         <v>31183.0</v>
       </c>
       <c r="C28" s="10" t="inlineStr">
         <is>
           <t>DR-736-PR</t>
         </is>
       </c>
       <c r="D28" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>STORMS, MUD/LAND SLIDES, FLOODING</t>
+          <t>Storms, Mud/Land Slides, Flooding</t>
         </is>
       </c>
       <c r="F28" s="5" t="inlineStr">
         <is>
           <t>Inland Flooding (primary); also designated: Landslide</t>
         </is>
       </c>
       <c r="G28" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H28" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H28" s="10" t="n"/>
       <c r="I28" s="10" t="n"/>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K28" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L28" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="12" t="n">
         <v>29100.0</v>
       </c>
       <c r="B29" s="12" t="n">
         <v>29100.0</v>
       </c>
       <c r="C29" s="10" t="inlineStr">
         <is>
           <t>DR-597-PR</t>
         </is>
       </c>
       <c r="D29" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>HURRICANE DAVID</t>
+          <t>Hurricane David</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G29" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H29" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H29" s="10" t="n"/>
       <c r="I29" s="10" t="n"/>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K29" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L29" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="12" t="n">
         <v>27656.0</v>
       </c>
       <c r="B30" s="12" t="n">
         <v>27656.0</v>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
           <t>DR-483-PR</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>TROPICAL STORM ELIOISE</t>
+          <t>Tropical Storm Elioise</t>
         </is>
       </c>
       <c r="F30" s="5" t="inlineStr">
         <is>
           <t>Inland Flooding (primary); also designated: Hurricane</t>
         </is>
       </c>
       <c r="G30" s="18" t="inlineStr">
         <is>
-          <t>none found</t>
-[...2 lines deleted...]
-      <c r="H30" s="5" t="n"/>
+          <t>no Public Assistance recorded</t>
+        </is>
+      </c>
+      <c r="H30" s="10" t="n"/>
       <c r="I30" s="10" t="n"/>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2; OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA HazardMitigationPlanStatuses v1</t>
         </is>
       </c>
       <c r="K30" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z; 2026-09-26T151157Z; 2026-09-26T121003Z</t>
+          <t>2026-09-29T162832Z; 2026-09-29T150754Z; 2026-09-29T134039Z</t>
         </is>
       </c>
       <c r="L30" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="31"/>
     <row r="32">
       <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
           <t>County Public Assistance: applicants the FEMA record places in this county, including any state agencies FEMA files there; statewide rows are listed on the state page; federal share obligated, nominal dollars.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
           <t>Dollars are nominal (as reported), labeled with the year; not adjusted for inflation.</t>
         </is>
       </c>
     </row>
     <row r="35"/>
     <row r="36">
       <c r="A36" s="14" t="inlineStr">
         <is>
           <t>About this section</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
-          <t>Declaration rows: 26</t>
+          <t>Federal declarations for this county: 26 declarations covering 19 separate hazard incidents counted in this packet (declarations for the same incident count once; non-natural and evacuation-only declarations are not counted).</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="15" t="inlineStr">
         <is>
-          <t>Counted incidents: 19</t>
+          <t>Local data needed: state-declared emergencies, from your state emergency management agency (federal data do not include them).</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="15" t="inlineStr">
         <is>
-          <t>State-declared emergencies are not in federal data. Add them from your state emergency management agency.</t>
-[...5 lines deleted...]
-        <is>
           <t>FEMA's declaration data list no tribal or special-area declarations for this state.</t>
         </is>
       </c>
     </row>
-    <row r="41"/>
+    <row r="40"/>
+    <row r="41">
+      <c r="A41" s="14" t="inlineStr">
+        <is>
+          <t>Sources</t>
+        </is>
+      </c>
+    </row>
     <row r="42">
-      <c r="A42" s="14" t="inlineStr">
-[...1 lines deleted...]
-          <t>Sources</t>
+      <c r="A42" s="16" t="inlineStr">
+        <is>
+          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-29T162832Z, pulled 2026-09-30, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-27T010817Z, pulled 2026-09-28, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
+          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-29T150754Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-26T151157Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
-[...6 lines deleted...]
-          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-26T121003Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
+          <t>FEMA, OpenFEMA HazardMitigationPlanStatuses v1, version 2026-09-29T134039Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/HazardMitigationPlanStatuses</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:L30"/>
-  <mergeCells count="9">
+  <mergeCells count="8">
     <mergeCell ref="A44:J44"/>
-    <mergeCell ref="A45:J45"/>
     <mergeCell ref="A37:J37"/>
-    <mergeCell ref="A40:J40"/>
     <mergeCell ref="A39:J39"/>
     <mergeCell ref="A34:J34"/>
     <mergeCell ref="A43:J43"/>
     <mergeCell ref="A38:J38"/>
+    <mergeCell ref="A42:J42"/>
     <mergeCell ref="A33:J33"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A43" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A45" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A42" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A43" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A44" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="56" customWidth="1" min="5" max="5"/>
     <col width="55" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-d: previous occurrences</t>
+          <t>Supports FEMA checklist item B1-d: previous occurrences</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Statewide declarations</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Declared</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Incident began</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>FEMA number</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -30842,263 +31175,263 @@
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="12" t="n">
         <v>36059.0</v>
       </c>
       <c r="B5" s="12" t="n">
         <v>36058.0</v>
       </c>
       <c r="C5" s="10" t="inlineStr">
         <is>
           <t>EM-3130-PR</t>
         </is>
       </c>
       <c r="D5" s="10" t="inlineStr">
         <is>
           <t>Emergency</t>
         </is>
       </c>
       <c r="E5" s="10" t="inlineStr">
         <is>
-          <t>HURRICANE GEORGES (DIRECT FEDERAL ASSIST FIRST 72 HRS)</t>
+          <t>Hurricane Georges (Direct Federal Assist First 72 Hrs)</t>
         </is>
       </c>
       <c r="F5" s="10" t="inlineStr">
         <is>
           <t>Hurricane</t>
         </is>
       </c>
       <c r="G5" s="10" t="n"/>
       <c r="H5" s="10" t="n"/>
       <c r="I5" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2</t>
         </is>
       </c>
       <c r="J5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z</t>
+          <t>2026-09-29T162832Z</t>
         </is>
       </c>
       <c r="K5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12" t="n">
         <v>23523.0</v>
       </c>
       <c r="B6" s="12" t="n">
         <v>23523.0</v>
       </c>
       <c r="C6" s="10" t="inlineStr">
         <is>
           <t>DR-170-PR</t>
         </is>
       </c>
       <c r="D6" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E6" s="10" t="inlineStr">
         <is>
-          <t>EXTREME DROUGHT CONDITIONS</t>
+          <t>Extreme Drought Conditions</t>
         </is>
       </c>
       <c r="F6" s="10" t="inlineStr">
         <is>
           <t>Drought</t>
         </is>
       </c>
       <c r="G6" s="10" t="n"/>
       <c r="H6" s="10" t="n"/>
       <c r="I6" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2</t>
         </is>
       </c>
       <c r="J6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z</t>
+          <t>2026-09-29T162832Z</t>
         </is>
       </c>
       <c r="K6" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12" t="n">
         <v>20685.0</v>
       </c>
       <c r="B7" s="12" t="n">
         <v>20685.0</v>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>DR-62-PR</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>Major disaster</t>
         </is>
       </c>
       <c r="E7" s="10" t="inlineStr">
         <is>
-          <t>HURRICANE</t>
+          <t>Hurricane</t>
         </is>
       </c>
       <c r="F7" s="10" t="inlineStr">
         <is>
           <t>Hurricane (primary); also designated: Inland Flooding</t>
         </is>
       </c>
       <c r="G7" s="10" t="n"/>
       <c r="H7" s="10" t="n"/>
       <c r="I7" s="10" t="inlineStr">
         <is>
           <t>OpenFEMA DisasterDeclarationsSummaries v2</t>
         </is>
       </c>
       <c r="J7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-27T010817Z</t>
+          <t>2026-09-29T162832Z</t>
         </is>
       </c>
       <c r="K7" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="8"/>
     <row r="9">
       <c r="A9" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="15" t="inlineStr">
         <is>
-          <t>FEMA recorded these with designated area Statewide and no county. Listed on every county page in the state; not counted with county rows.</t>
+          <t>FEMA recorded these with designated area Statewide and no county, so they are listed on every county page in the state and not counted with county rows. Local data needed: whether each one affected this county.</t>
         </is>
       </c>
     </row>
     <row r="11"/>
     <row r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-27T010817Z, pulled 2026-09-28, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
+          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-29T162832Z, pulled 2026-09-30, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:K7"/>
   <mergeCells count="2">
     <mergeCell ref="A10:J10"/>
     <mergeCell ref="A13:J13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="60" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Supports B1-d: previous occurrences</t>
+          <t>Supports FEMA checklist item B1-d: previous occurrences</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Public Assistance filed under this county for declarations that do not list it: 1 row, $29,612.80</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
-          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-28. Preview: automated baseline. Independent product, not a FEMA document; see the About sheet for the OpenFEMA disclaimer.</t>
+          <t>Añasco Municipio, PR. Risk-assessment baseline packet, release 2026-10, as of 2026-09-30. Automated baseline. Sources and the OpenFEMA disclaimer: About sheet.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>FEMA number</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Declared</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Applicant</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -31111,130 +31444,130 @@
           <t>source</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>version</t>
         </is>
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>pulled</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EM-3384-PR</t>
         </is>
       </c>
       <c r="B5" s="12" t="n">
         <v>42983.0</v>
       </c>
       <c r="C5" s="10" t="inlineStr">
         <is>
-          <t>HURRICANE IRMA</t>
+          <t>Hurricane Irma</t>
         </is>
       </c>
       <c r="D5" s="10" t="inlineStr">
         <is>
           <t>Anasco (Municipio)</t>
         </is>
       </c>
       <c r="E5" s="19" t="n">
         <v>29612.8</v>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t>OpenFEMA PublicAssistanceFundedProjectsSummaries v1; OpenFEMA DisasterDeclarationsSummaries v2</t>
         </is>
       </c>
       <c r="G5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-26T151157Z; 2026-09-27T010817Z</t>
+          <t>2026-09-29T150754Z; 2026-09-29T162832Z</t>
         </is>
       </c>
       <c r="H5" s="10" t="inlineStr">
         <is>
-          <t>2026-09-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="8" ht="24" customHeight="1">
       <c r="A8" s="15" t="inlineStr">
         <is>
           <t>FEMA's Public Assistance summaries file these applicants under this county, but FEMA's declaration rows for these disasters do not designate it (an electric cooperative or district serving several counties, for example). Not in any declaration row above and not counted.</t>
         </is>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-26T151157Z, pulled 2026-09-28, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
+          <t>FEMA, OpenFEMA PublicAssistanceFundedProjectsSummaries v1, version 2026-09-29T150754Z, pulled 2026-09-30, https://www.fema.gov/api/open/v1/PublicAssistanceFundedProjectsSummaries</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="16" t="inlineStr">
         <is>
-          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-27T010817Z, pulled 2026-09-28, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
+          <t>FEMA, OpenFEMA DisasterDeclarationsSummaries v2, version 2026-09-29T162832Z, pulled 2026-09-30, https://www.fema.gov/api/open/v2/DisasterDeclarationsSummaries</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:H5"/>
   <mergeCells count="3">
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A11:H11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.6" bottom="0.6" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="1" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
-    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Preview: automated baseline. Not a FEMA document.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;8 Hazard Plain 2026-10, Añasco Municipio, PR. Automated baseline.&amp;R&amp;8 Page &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">Hazard Plain</dc:creator>
   <dc:title xmlns:dc="http://purl.org/dc/elements/1.1/">Hazard Plain: Añasco Municipio, PR, release 2026-10</dc:title>
-  <dc:description xmlns:dc="http://purl.org/dc/elements/1.1/">Preview: automated baseline. Hazard Plain is an independent product built from public federal data. It is not a FEMA document and is not reviewed or endorsed by FEMA or any state agency.</dc:description>
+  <dc:description xmlns:dc="http://purl.org/dc/elements/1.1/">Automated baseline. Hazard Plain is an independent product built from public federal data. It is not a FEMA document and is not reviewed or endorsed by FEMA or any state agency.</dc:description>
   <dc:subject xmlns:dc="http://purl.org/dc/elements/1.1/">Risk-assessment baseline packet</dc:subject>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>